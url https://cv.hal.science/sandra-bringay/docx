--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -208,295 +208,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In-depth Analysis of the Linguistic Characteristics of Science Claims on the Web and their Impact on Fact-checking</w:t>
+                <w:t xml:space="preserve">Covariate Model Selection Approaches for Population Pharmacokinetics: A Systematic Review of Existing Methods, From SCM to AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Hafid</w:t>
+                <w:t xml:space="preserve">Mélanie Karlsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
+                <w:t xml:space="preserve">Sonia Khier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yavuz Selim Kartal</w:t>
+                <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+                <w:t xml:space="preserve">David Marchionni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Dietze</w:t>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on the Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (4), pp.621-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3746170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/psp4.13306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163522v1</w:t>
+                <w:t xml:space="preserve">hal-04905888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariate Model Selection Approaches for Population Pharmacokinetics: A Systematic Review of Existing Methods, From SCM to AI</w:t>
+                <w:t xml:space="preserve">An In-depth Analysis of the Linguistic Characteristics of Science Claims on the Web and their Impact on Fact-checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Karlsen</w:t>
+                <w:t xml:space="preserve">Salim Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Khier</w:t>
+                <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fabre</w:t>
+                <w:t xml:space="preserve">Yavuz Selim Kartal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marchionni</w:t>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (4), pp.621-639. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psp4.13306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3746170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905888v1</w:t>
+                <w:t xml:space="preserve">hal-05163522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal taxonomic validation: A semi-automated validation framework for citizen science records</w:t>
               </w:r>
@@ -763,64 +763,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -878,676 +878,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05015469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11280-022-01116-0⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, Caring is Sharing – Exploiting the Value in Data for Health and Innovation (302), pp.561-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042401v1</w:t>
+                <w:t xml:space="preserve">hal-04199316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering NDM-1 inhibitors using molecular substructure embeddings representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Negatively Correlated Noisy Learners for At-risk User Detection on Social Networks: A Study on Depression, Anorexia, Self-harm and Suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jib-2022-0050⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.770-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2021.3078898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575121v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03736669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBBE-Text: Explaining Neural Networks by Exploring Text Classification Decision Boundaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184247⟩</w:t>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue on Web Information Systems Engineering 2021, 26 (2), pp.799-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11280-022-01116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03738598v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Discovering NDM-1 inhibitors using molecular substructure embeddings representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, Caring is Sharing – Exploiting the Value in Data for Health and Innovation (302), pp.561-565. </w:t>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.20220050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jib-2022-0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199316v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negatively Correlated Noisy Learners for At-risk User Detection on Social Networks: A Study on Depression, Anorexia, Self-harm and Suicide</w:t>
+                <w:t xml:space="preserve">EBBE-Text: Explaining Neural Networks by Exploring Text Classification Decision Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waleed Ragheb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (1), pp.770-783. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (10), pp.4154-4171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2021.3078898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03736669v1</w:t>
+                <w:t xml:space="preserve">lirmm-03738598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French FastContext: a Publicly Accessible System for Detecting Negation, Temporality and Experiencer in French Clinical Notes</w:t>
               </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,77 +1810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital healthcare flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital burden of coronary artery disease: Trends of myocardial infarction and/or percutaneous coronary interventions in France 2009–2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,90 +2208,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation of patient/doctor vocabulary in a structured resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Informatics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25, pp.1219-1231. </w:t>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Johnson Vioulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2574,144 +2574,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient healthcare trajectory. An essential monitoring tool: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Concept drift vs suicide: How one can help prevent the other?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information Science and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566986v1</w:t>
+                <w:t xml:space="preserve">hal-01617870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising Awareness About Cervical Cancer Using Twitter: Content Analysis of the 2015 #SmearForSmear Campaign</w:t>
               </w:r>
@@ -2723,51 +2701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,369 +2799,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01633320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Patients Can Tell Us: Topic Analysis for Social Media on Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">Patient healthcare trajectory. An essential monitoring tool: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/medinform.7779⟩</w:t>
+              <w:t xml:space="preserve">Health Information Science and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13755-017-0020-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583152v1</w:t>
+                <w:t xml:space="preserve">hal-01566986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEL: a French Expanded Emotion Lexicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">What Patients Can Tell Us: Topic Analysis for Social Media on Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (3), pp.833-855. </w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10579-016-9364-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/medinform.7779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01348016v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept drift vs suicide: How one can help prevent the other?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">FEEL: a French Expanded Emotion Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (3), pp.833-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10579-016-9364-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617870v1</w:t>
+                <w:t xml:space="preserve">lirmm-01348016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-sequential patterns mining: Beyond the boundaries</w:t>
               </w:r>
@@ -3312,90 +3312,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation semi-automatique d'un vocabulaire patient/médecin dédié au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.533-556. </w:t>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.S66-S67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,51 +3969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge discovery process for spatiotemporal data: Application to river water quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,51 +4930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de séquences spatio-temporelles peu contredites dans des données hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,51 +5068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (6), pp.7003-7015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5409,51 +5409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,402 +5740,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SequencesViewer : comment rendre accessible des motifs séquentiels de gènes trop nombreux ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
+                <w:t xml:space="preserve">Fouille de données issues d'études psychologiques liées au vieillissement : extraction de règles graduelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (8-9), pp.939-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.29.939-957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552895v1</w:t>
+                <w:t xml:space="preserve">hal-02594281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données issues d'études psychologiques liées au vieillissement : extraction de règles graduelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">Requêtes Skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, RNTI-E-19, pp.399-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02594281v1</w:t>
+                <w:t xml:space="preserve">inria-00461362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requêtes Skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+                <w:t xml:space="preserve">SequencesViewer : comment rendre accessible des motifs séquentiels de gènes trop nombreux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, RNTI-E-19, pp.399-404</w:t>
+              <w:t xml:space="preserve">, 2010, Sadok Ben Yahia, Jean-Marc Petit (Eds.): Extraction et gestion des connaissances (EGC'2010), Actes, 26 au 29 janvier 2010, Hammamet, Tunisie. Revue des Nouvelles Technologies de l'Information RNTI-E-19 Cépaduès-Éditions 2010, pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461362v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal Notes to support the Asynchronous Collaborative Activities</w:t>
               </w:r>
@@ -6394,77 +6394,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disambiguation of Implicit Scientific References on X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavuz Selim Kartal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vetea Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,90 +6519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Time Series Visualization for a Single Individual: A Scoping Review Using PRISMA-ScR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6653,90 +6653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLIMPSE-Med: Single-Screen Visualization of Multivariate Time Series for a Single Individual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6781,395 +6781,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05007815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier Chains for LOINC Transcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cite-worthiness Detection on Social Media: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
+                <w:t xml:space="preserve">Wassim Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namrata Patel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Mayoral</w:t>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2024 - 34th Medical Informatics Europe Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/shti240654⟩</w:t>
+              <w:t xml:space="preserve">NSLP 2024 - 1st International Workshop on Natural Scientific Language Processing and Research Knowledge Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.19-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65794-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04825937v1</w:t>
+                <w:t xml:space="preserve">hal-04801702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cite-worthiness Detection on Social Media: A Preliminary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Hafid</w:t>
+                <w:t xml:space="preserve">Classifier Chains pour le codage LOINC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Namrata Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+                <w:t xml:space="preserve">Guilhem Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSLP 2024 - 1st International Workshop on Natural Scientific Language Processing and Research Knowledge Graphs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Santé et IA @PFIA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801702v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier Chains pour le codage LOINC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Classifier Chains for LOINC Transcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA @PFIA2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2024 - 34th Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.1314-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti240654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04825949v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INM-Explain -Expliquer les controverses médicales : Application au cas des interventions non médicamenteuses</w:t>
               </w:r>
@@ -7274,489 +7274,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.148-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044325v1</w:t>
+                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Baher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI); Swedish Federation for Medical Informatics (SFMI), May 2023, Gothenburg, Sweden. pp.773-777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042471v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7798,90 +7798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7917,351 +7917,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la controverse : une approche basée sur les réseaux de neurones, appliquée aux graphes et aux textes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.50-51</w:t>
+              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04155276v1</w:t>
+                <w:t xml:space="preserve">lirmm-04155333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Détection de la controverse : une approche basée sur les réseaux de neurones, appliquée aux graphes et aux textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.99-108</w:t>
+              <w:t xml:space="preserve">, PFIA, Jul 2023, Strasbourg, France. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04155333v1</w:t>
+                <w:t xml:space="preserve">lirmm-04155276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Instance Learning Based on Mol2vec Molecular Substructure Embeddings for Discovery of NDM-1 Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACBB 2022 - 16th International Conference on Practical Applications of Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.55-66, </w:t>
@@ -8299,103 +8299,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SciTweets - A Dataset and Annotation Framework for Detecting Scientific Online Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Atlanta, GA, United States. pp.3988-3992, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8455,77 +8455,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2021 - Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
@@ -8554,64 +8554,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8692,90 +8692,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.339-354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8809,64 +8809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8947,51 +8947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide to Better Classify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9051,51 +9051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage actif profond pour le classement de textes en plusieurs classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9133,64 +9133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,64 +9241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9431,64 +9431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9552,51 +9552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#AIDS Analyse Information Dangers Sexualité : caractériser les discours à propos du VIH dans les forums de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9664,90 +9664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9785,77 +9785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9900,2026 +9900,2009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01989632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Infarctus du myocarde : quelles sont les trajectoires de soins pronostiques du décès à l'hôpital?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2017, Caen, France. pp.14-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
+                <w:t xml:space="preserve">hal-01569459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRMM, Jul 2017, Caen, France. pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moscow, Russia. pp.346-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68786-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680121v1</w:t>
+                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ConText: Détecter la négation, la temporalité et le sujet dans les textes cliniques Français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Digan</w:t>
+                <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM 2017 - 4ème Symposium sur l'Ingénierie de l'Information Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01656834v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">French ConText: Détecter la négation, la temporalité et le sujet dans les textes cliniques Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
+              <w:t xml:space="preserve">SIIM 2017 - 4ème Symposium sur l'Ingénierie de l'Information Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652800v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01656834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infarctus du myocarde : quelles sont les trajectoires de soins pronostiques du décès à l'hôpital?</w:t>
+                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2017, Caen, France. pp.14-25</w:t>
+              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569459v1</w:t>
+                <w:t xml:space="preserve">hal-01652800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuEVo, a breast cancer Consumer Health Vocabulary built out of web forums</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can big data be used to reduce uncertainty in stormwater modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Eholié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.322-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398253v1</w:t>
+                <w:t xml:space="preserve">hal-01417491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept drift vs suicide: comment l'un peut prévenir l'autre ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">De quoi parlent les patients dans les forums de santé : classification non-supervisée par LDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.219-230</w:t>
+              <w:t xml:space="preserve">JDS 2016 - 48es Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283889v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Landais</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333470v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualités, addictions et réseaux sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Coudray</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe Congrès de la Société française de lutte contre le SIDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076029v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuEVo, un vocabulaire multi-expertise (patient/médecin) dédié au cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">MuEVo, a breast cancer Consumer Health Vocabulary built out of web forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Eholié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379272v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Concept drift vs suicide: comment l'un peut prévenir l'autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.219-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
+                <w:t xml:space="preserve">hal-01283889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi parlent les patients dans les forums de santé : classification non-supervisée par LDA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2016 - 48es Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379287v1</w:t>
+                <w:t xml:space="preserve">hal-01333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sexualités, addictions et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Coudray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.457-462</w:t>
+              <w:t xml:space="preserve">XVIIe Congrès de la Société française de lutte contre le SIDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288468v1</w:t>
+                <w:t xml:space="preserve">hal-03076029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can big data be used to reduce uncertainty in stormwater modelling?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
+                <w:t xml:space="preserve">MuEVo, un vocabulaire multi-expertise (patient/médecin) dédié au cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Eholié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.322-329</w:t>
+              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417491v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
+                <w:t xml:space="preserve">Assisting e-patients in an Ask the Doctor Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222629v1</w:t>
+                <w:t xml:space="preserve">lirmm-01130746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Miami, United States. pp.292-299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11947,2211 +11930,2215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01222961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166796v1</w:t>
+                <w:t xml:space="preserve">hal-01222629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International scientific conference, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936995v1</w:t>
+                <w:t xml:space="preserve">hal-01166796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Patient reputation in Health Forums</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO: World Congress on Health and Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, São Paulo, Brazil. pp.137-141</w:t>
+              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International scientific conference, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01131961v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explain sentiments using Conditional Random Field and a Huge Lexical Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+                <w:t xml:space="preserve">E-Patient reputation in Health Forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cusco, Peru</w:t>
+              <w:t xml:space="preserve">MEDINFO: World Congress on Health and Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, São Paulo, Brazil. pp.137-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222611v1</w:t>
+                <w:t xml:space="preserve">lirmm-01131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et visualisation de trajectoires dans les parcours de soins des patients ayant eu un infarctus du myocarde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Explain sentiments using Conditional Random Field and a Huge Lexical Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cusco, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180416v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting e-patients in an Ask the Doctor Service</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Recherche et visualisation de trajectoires dans les parcours de soins des patients ayant eu un infarctus du myocarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130746v1</w:t>
+                <w:t xml:space="preserve">hal-01180416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier la cible des émotions dans les forums de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Melzi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.449-454</w:t>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
+                <w:t xml:space="preserve">hal-01015392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Breast cancer and quality of life: medical information extraction from health forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Medical Informatics Conference (MIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.1070-1074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-1070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
+                <w:t xml:space="preserve">hal-01061891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11397-5_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
+                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des messages des patients et des médecins dans les fora de santé</w:t>
+                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances, Atelier IC &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.247-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11397-5_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130737v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Representative Frequent Patterns in a Hierarchy of Contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Advances in Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.449-454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01233519v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+                <w:t xml:space="preserve">Analyse des messages des patients et des médecins dans les fora de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2425-2429</w:t>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances, Atelier IC &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234249v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles de patients dans les forums de santé: une perspective originale sur la qualité de la vie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Mining Representative Frequent Patterns in a Hierarchy of Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA: Advances in Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.239-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12571-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057095v1</w:t>
+                <w:t xml:space="preserve">lirmm-01233519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t>
+                <w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Accorsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2425-2429</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275383v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer and quality of life: medical information extraction from health forums</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Paroles de patients dans les forums de santé: une perspective originale sur la qualité de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Medical Informatics Conference (MIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061891v1</w:t>
+                <w:t xml:space="preserve">hal-01057095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier la cible des émotions dans les forums de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.123-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAST.2014.7042488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015392v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+                <w:t xml:space="preserve">Text2Geo : des données textuelles aux informations géospatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Tahrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.407-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599582v1</w:t>
+                <w:t xml:space="preserve">lirmm-00816294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Extract Relevant Knowledge from Tweets?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Information Search, Integration, and Personalization (ISIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798662v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatial-based KDD Process to Better Understand the Spatiotemporal Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14206,221 +14193,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAiSE: Conference on Advanced Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01090664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text2Geo : des données textuelles aux informations géospatiales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+                <w:t xml:space="preserve">How to Extract Relevant Knowledge from Tweets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Hai Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Information Search, Integration, and Personalization (ISIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sapporo, Japan. pp.111-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40140-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00816294v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text2Geo: from textual data to geospatial information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Tahrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14635,77 +14635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des millions d'images pour la stéganalyse : inutile !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14724,152 +14724,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01234253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Etude des déterminants de la dengue en Guyane à l'aide d'une approche data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
+              <w:t xml:space="preserve">3es Journées Interrégionales de Veille sanitaire des Antilles Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de veille sanitaire, Oct 2012, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585614v1</w:t>
+                <w:t xml:space="preserve">hal-04877880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche efficace d'extraction de motifs spatio-séquentiels</w:t>
               </w:r>
@@ -14970,172 +14970,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00802118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs spatio-temporels à différentes échelles avec gestion de relations spatiales qualitatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Braud</w:t>
+                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.123-138</w:t>
+              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00735616v1</w:t>
+                <w:t xml:space="preserve">hal-01585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including spatial relations and scales within sequential pattern extraction</w:t>
+                <w:t xml:space="preserve">Extraction de motifs spatio-temporels à différentes échelles avec gestion de relations spatiales qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
@@ -15166,2398 +15170,2394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS: Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inforsid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.123-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00735617v1</w:t>
+                <w:t xml:space="preserve">lirmm-00735616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epimining: Using Web News for Influenza Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Breton</w:t>
+                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMHM: Data Mining for Healthcare Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.157-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30220-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723582v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+                <w:t xml:space="preserve">Including spatial relations and scales within sequential pattern extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30220-6_14⟩</w:t>
+              <w:t xml:space="preserve">DS: Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.209-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33492-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00735617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants de la dengue en Guyane à l'aide d'une approche data mining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+                <w:t xml:space="preserve">Epimining: Using Web News for Influenza Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3es Journées Interrégionales de Veille sanitaire des Antilles Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de veille sanitaire, Oct 2012, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">DMHM: Data Mining for Healthcare Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877880v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction du grade d'un cancer du sein par la découverte de motifs séquentiels contextuels dans des puces à ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Séébold</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">ECS: Extraction de Connaissances et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071401v1</w:t>
+                <w:t xml:space="preserve">lirmm-00671007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des tweets porteurs d'informations journalistiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sebag</w:t>
+                <w:t xml:space="preserve">Extraction de motifs séquentiels contextuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.283-286</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588594v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs séquentiels contextuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">A la recherche des tweets porteurs d'informations journalistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rosoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00670979v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an On-Line Analysis of Tweets Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.154-161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de gazouillis en ligne</w:t>
+                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Séébold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA: Entrepôts de Données et Analyse en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.16</w:t>
+              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828003v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du grade d'un cancer du sein par la découverte de motifs séquentiels contextuels dans des puces à ADN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de gazouillis en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS: Extraction de Connaissances et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France. pp.37-48</w:t>
+              <w:t xml:space="preserve">EDA: Entrepôts de Données et Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00671007v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Sequential Pattern Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">Requêtes skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDDM: Domain Driven Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.399-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00670950v1</w:t>
+                <w:t xml:space="preserve">hal-00529201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Novelty in Gene Data : From Sequential Patterns to Visualization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
+                <w:t xml:space="preserve">Aide au diagnostic de pannes guidée par l'extraction de motifs séquentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Las Vegas, United States. pp.534-543</w:t>
+              <w:t xml:space="preserve">7ème Atelier Fouille de Données Complexes dans un processus d’extraction de connaissances (FDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.87-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539154v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00365274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Anomaly Detection in Monitoring Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558156v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00503132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un tweet détecte une catastrophe naturelle...</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sebag</w:t>
+                <w:t xml:space="preserve">Contextual Sequential Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSST: Veille Stratégique Scientifique et Technologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDDM: Domain Driven Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, NSW, Australia. pp.981-988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2010.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588596v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien cube, les données textuelles peuvent s'agréger !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Novelty in Gene Data : From Sequential Patterns to Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.585-596</w:t>
+              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Las Vegas, United States. pp.534-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00588562v1</w:t>
+                <w:t xml:space="preserve">hal-00539154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SequencesViewer : comment rendre accessible des motifs séquentiels de gènes trop nombreux ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronza Abdel Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.387-392</w:t>
+              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1314-1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538972v1</w:t>
+                <w:t xml:space="preserve">hal-00558156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motifs séquentiels au service de la structuration des folksonomies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand un tweet détecte une catastrophe naturelle...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rosoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibault Vicaire</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nimes, France. pp.133-144</w:t>
+              <w:t xml:space="preserve">VSST: Veille Stratégique Scientifique et Technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487732v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour la maintenance ferroviaire préventive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">SequencesViewer : comment rendre accessible des motifs séquentiels de gènes trop nombreux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.363-368</w:t>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00503143v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requêtes skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien cube, les données textuelles peuvent s'agréger !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.399-404</w:t>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.585-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529201v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au diagnostic de pannes guidée par l'extraction de motifs séquentiels</w:t>
+                <w:t xml:space="preserve">Aide à la décision pour la maintenance ferroviaire préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Atelier Fouille de Données Complexes dans un processus d’extraction de connaissances (FDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.87-112</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00365274v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00503143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Anomaly Detection in Monitoring Sensor Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les motifs séquentiels au service de la structuration des folksonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoffschir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vicaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nimes, France. pp.133-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00503132v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMON : DEcouverte de MOtifs séquentiels pour les puces adN</w:t>
               </w:r>
@@ -17997,51 +17997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18105,51 +18105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDM 2009 - 9th Industrial Conference on Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Leipzig, Germany. pp.191-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18293,247 +18293,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00395128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Gene Expression Changes in the Brain of Microcebus Murinus During Aging by Using Data Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motifs Séquentiels Discriminants pour les puces ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN : Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">InforSID: Informatique des organisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.397-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00395126v1</w:t>
+                <w:t xml:space="preserve">hal-00525256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs Séquentiels Discriminants pour les puces ADN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Gene Expression Changes in the Brain of Microcebus Murinus During Aging by Using Data Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Devau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronza Abdel Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InforSID: Informatique des organisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.397-412</w:t>
+              <w:t xml:space="preserve">SN : Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525256v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00395126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S²MP : Une mesure de similarité pour les motifs séquentiels</w:t>
               </w:r>
@@ -18545,51 +18545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18640,51 +18640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Fuzzy Gaps in Sequential Patterns: Application to Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18783,51 +18783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18865,90 +18865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Patterns for Maintaining Ontologies Over Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19273,51 +19273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19394,51 +19394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Ben Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19506,90 +19506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Forum Posts Written by Patients and Health Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 25th European Medical Informatics Conference, pp.1185-1185, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19627,77 +19627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Targets of the Emotions Expressed in Health Forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CICLing 2014 - 15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. , LNTCS (8404), pp.85-97, 2014, Computational Linguistics and Intelligent Text Processing. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19869,90 +19869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus rapide, efficace et équitable qu'un correcteur humain ? la plate-forme semi-automatique E-quity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011 - 22es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20497,51 +20497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20617,77 +20617,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaFloChar: An Innovating Approach to Characterise Patient Flows in Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20745,256 +20745,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Sequential Patterns: a Context-Aware Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">Mining Web Data for Epidemiological Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Trends in Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNCS (7769), Springer, pp.11-21, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36778-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00732659v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Web Data for Epidemiological Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Breton</w:t>
+                <w:t xml:space="preserve">Mining Sequential Patterns: a Context-Aware Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Trends in Knowledge Discovery and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.23-41, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36778-6_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798274v1</w:t>
+                <w:t xml:space="preserve">lirmm-00732659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneMining: Identification, Visualization, and Interpretation of Brain Ageing Signatures</w:t>
               </w:r>
@@ -21778,64 +21778,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21945,51 +21945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09029, 2009, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22294,51 +22294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DA68E95"/>
+    <w:nsid w:val="567A2D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22525,51 +22525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-bringay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2830-3666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11360016X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/medinform.7779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX76Q16-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670917v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.12.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.04.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W8CSBXL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.02.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMS2GL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel-Picque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240654" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825949v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398253v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Eholi&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ma&#239;zi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233519v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_21" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tahrat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479796" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_17" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B9JGTKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735616v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735617v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_18" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723582v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588594v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosoor" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebag" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670950v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2010.182" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539154v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588596v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538972v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487732v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomila" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoffschir" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vicaire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503143v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503132v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584253" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362230v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373594v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395145v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255363" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395121v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devau Gina" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03067-3_16" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395128v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_50" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3TMHC7F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395126v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525256v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023761v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588556v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732659v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798274v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36778-6_2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395142v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Chakkour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mie2009.org/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-767" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394534v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437731v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112317v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01379614v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-bringay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2830-3666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11360016X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/medinform.7779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX76Q16-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670917v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.12.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.04.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W8CSBXL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.02.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMS2GL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel-Picque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240654" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Eholi&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ma&#239;zi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233519v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_21" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tahrat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479796" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_17" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B9JGTKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735616v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735617v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_18" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723582v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosoor" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebag" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503132v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584253" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670950v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2010.182" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539154v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588596v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503143v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487732v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomila" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoffschir" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vicaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362230v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373594v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395145v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255363" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395121v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devau Gina" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03067-3_16" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395128v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_50" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3TMHC7F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525256v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395126v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023761v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588556v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798274v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36778-6_2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732659v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395142v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Chakkour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mie2009.org/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-767" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394534v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437731v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112317v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01379614v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>