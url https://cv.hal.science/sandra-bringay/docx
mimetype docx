--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2059,291 +2059,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital burden of coronary artery disease: Trends of myocardial infarction and/or percutaneous coronary interventions in France 2009–2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+                <w:t xml:space="preserve">Reconciliation of patient/doctor vocabulary in a structured resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215649⟩</w:t>
+              <w:t xml:space="preserve">Health Informatics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1219-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1460458217751014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138485v1</w:t>
+                <w:t xml:space="preserve">hal-01810374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciliation of patient/doctor vocabulary in a structured resource</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">Hospital burden of coronary artery disease: Trends of myocardial infarction and/or percutaneous coronary interventions in France 2009–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Informatics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.1219-1231. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0215649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1460458217751014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810374v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary and Alternative Medicine in Patients With Breast Cancer: Exploratory Study of Social Network Forum Data</w:t>
               </w:r>
@@ -2922,77 +2922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Patients Can Tell Us: Topic Analysis for Social Media on Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,90 +3299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation semi-automatique d'un vocabulaire patient/médecin dédié au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3427,416 +3427,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quality-aware spatial data warehouse for querying hydroecological data</w:t>
+                <w:t xml:space="preserve">Un système décisionnel pour l’analyse de la qualité des eaux de rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Serrano</w:t>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Molla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.143-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223918v1</w:t>
+                <w:t xml:space="preserve">hal-01168753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition du vocabulaire patient/médecin présent dans les forums de santé dédiés au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.S66-S67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2015.03.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01165412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système décisionnel pour l’analyse de la qualité des eaux de rivières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quality-aware spatial data warehouse for querying hydroecological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+                <w:t xml:space="preserve">Eva Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Boulil</w:t>
+                <w:t xml:space="preserve">Guilhem Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Braud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (part A), pp.126 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168753v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance and detection of unusual events in toxicovigilance: Review of relevant methods</w:t>
               </w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining closed partially ordered patterns, a new optimized algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,338 +4238,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t>
+                <w:t xml:space="preserve">Mining local climate data to assess spatiotemporal dengue fever epidemic patterns in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (e2), pp.e232-e240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01054924v1</w:t>
+                <w:t xml:space="preserve">lirmm-01379072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining local climate data to assess spatiotemporal dengue fever epidemic patterns in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animitex : Analyse d'Images fondée sur des Informations Textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Flamand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (e2), pp.e232-e240. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.163-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3199/ISI.18.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01379072v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01054924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant temporal patterns for linking physico-chemistry and biology in hydro-ecosystem assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5036,692 +5036,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01090662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection in Monitoring Sensor Data for Preventive Maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The epidemiologic surveillance of dengue-fever in French Guiana: when achievements trigger higher goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">Philippe Quenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2010.12.014⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.629-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-806-9-629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00670917v1</w:t>
+                <w:t xml:space="preserve">hal-04860700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et contextualisation des connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baneyx</w:t>
+                <w:t xml:space="preserve">Mining microarray data to predict the histological grade of a breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (Suppl 1), pp.S12-S16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03569416v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential patterns mining and gene sequence visualization to discover novelty from microarray data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
+                <w:t xml:space="preserve">Anomaly Detection in Monitoring Sensor Data for Preventive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.04.002⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (6), pp.7003-7015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00625539v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microarray data to predict the histological grade of a breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+                <w:t xml:space="preserve">Extraction et contextualisation des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baneyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654811v1</w:t>
+                <w:t xml:space="preserve">hal-03569416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epidemiologic surveillance of dengue-fever in French Guiana: when achievements trigger higher goals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Flamand</w:t>
+                <w:t xml:space="preserve">Sequential patterns mining and gene sequence visualization to discover novelty from microarray data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quenel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (5), pp.760-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-806-9-629⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860700v1</w:t>
+                <w:t xml:space="preserve">hal-00625539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinateur et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baneyx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72, pp.42 - 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6013,77 +6013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SequencesViewer : comment rendre accessible des motifs séquentiels de gènes trop nombreux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6121,51 +6121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal Notes to support the Asynchronous Collaborative Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,347 +6781,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05007815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cite-worthiness Detection on Social Media: A Preliminary Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classifier Chains pour le codage LOINC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Ammar</w:t>
+                <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+                <w:t xml:space="preserve">Namrata Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSLP 2024 - 1st International Workshop on Natural Scientific Language Processing and Research Knowledge Graphs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Santé et IA @PFIA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801702v1</w:t>
+                <w:t xml:space="preserve">lirmm-04825949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier Chains pour le codage LOINC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cite-worthiness Detection on Social Media: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
+                <w:t xml:space="preserve">Wassim Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namrata Patel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Mayoral</w:t>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA @PFIA2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSLP 2024 - 1st International Workshop on Natural Scientific Language Processing and Research Knowledge Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.19-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65794-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04825949v1</w:t>
+                <w:t xml:space="preserve">hal-04801702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifier Chains for LOINC Transcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2024 - 34th Medical Informatics Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.1314-1318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7274,161 +7274,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.337-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
+                <w:t xml:space="preserve">hal-04042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
               </w:r>
@@ -7533,316 +7524,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Moros</w:t>
+                <w:t xml:space="preserve">Explaining controversy through community analysis on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.148-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589462.3589480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044325v1</w:t>
+                <w:t xml:space="preserve">lirmm-04185786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à classer des textes hospitaliers rédigés en anglais selon la classification CIM-9 avec une approche par budget</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Learning to Classify Medical Discharge Summaries According to ICD-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2023 - 33rd Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation for Medical Informatics (EFMI); Swedish Federation for Medical Informatics (SFMI), May 2023, Gothenburg, Sweden. pp.773-777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042425v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDiscovery : Aide à l'annotation par une méthode de budget pour le codage CIM-9 des textes hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Moros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,51 +8338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8548,282 +8548,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+                <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.339-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462935v1</w:t>
+                <w:t xml:space="preserve">hal-03464243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy Detection: a Text and Graph Neural Network Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Benslimane</w:t>
+                <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2021 - 21e Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.485-492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90888-1_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03464243v1</w:t>
+                <w:t xml:space="preserve">hal-03462935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
               </w:r>
@@ -9127,135 +9127,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Intelligence Artificielle et Santé. Une analyse rétrospective depuis 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.26-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
+                <w:t xml:space="preserve">hal-02329573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
               </w:r>
@@ -9343,109 +9317,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03525311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Artificielle et Santé. Une analyse rétrospective depuis 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Charlet</w:t>
+                <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.26-42</w:t>
+              <w:t xml:space="preserve">SemEval 2019 - 13th International Workshop on Semantic Evaluation in NAACL-HLT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, MN, United States. pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329573v1</w:t>
+                <w:t xml:space="preserve">lirmm-02145395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
               </w:r>
@@ -10008,351 +10008,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Jul 2017, Caen, France. pp.26-37</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569464v1</w:t>
+                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
+                <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jul 2017, Caen, France. pp.26-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
+                <w:t xml:space="preserve">hal-01569464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moscow, Russia. pp.346-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68786-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
               </w:r>
@@ -10828,135 +10828,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi parlent les patients dans les forums de santé : classification non-supervisée par LDA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2016 - 48es Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379287v1</w:t>
+                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
               </w:r>
@@ -11057,272 +11070,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">De quoi parlent les patients dans les forums de santé : classification non-supervisée par LDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">JDS 2016 - 48es Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
+                <w:t xml:space="preserve">hal-01379287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuEVo, a breast cancer Consumer Health Vocabulary built out of web forums</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexualités, addictions et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Eholié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clement Jonquet</w:t>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Coudray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">XVIIe Congrès de la Société française de lutte contre le SIDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398253v1</w:t>
+                <w:t xml:space="preserve">hal-03076029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept drift vs suicide: comment l'un peut prévenir l'autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11351,73 +11351,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.219-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11459,208 +11459,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualités, addictions et réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">MuEVo, a breast cancer Consumer Health Vocabulary built out of web forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Eholié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Coudray</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe Congrès de la Société française de lutte contre le SIDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076029v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuEVo, un vocabulaire multi-expertise (patient/médecin) dédié au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Eholié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11813,873 +11813,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01130746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International scientific conference, Jul 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
+                <w:t xml:space="preserve">hal-04936995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222629v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami, United States. pp.292-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166796v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International scientific conference, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936995v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Patient reputation in Health Forums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">Recherche et visualisation de trajectoires dans les parcours de soins des patients ayant eu un infarctus du myocarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO: World Congress on Health and Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, São Paulo, Brazil. pp.137-141</w:t>
+              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01131961v1</w:t>
+                <w:t xml:space="preserve">hal-01180416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explain sentiments using Conditional Random Field and a Huge Lexical Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+                <w:t xml:space="preserve">E-Patient reputation in Health Forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cusco, Peru</w:t>
+              <w:t xml:space="preserve">MEDINFO: World Congress on Health and Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, São Paulo, Brazil. pp.137-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222611v1</w:t>
+                <w:t xml:space="preserve">lirmm-01131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et visualisation de trajectoires dans les parcours de soins des patients ayant eu un infarctus du myocarde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Explain sentiments using Conditional Random Field and a Huge Lexical Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cusco, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180416v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier la cible des émotions dans les forums de santé</w:t>
               </w:r>
@@ -12691,51 +12691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12825,51 +12825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Medical Informatics Conference (MIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.1070-1074, </w:t>
@@ -13402,485 +13402,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01130737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Representative Frequent Patterns in a Hierarchy of Contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Advances in Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2425-2429</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01233519v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+                <w:t xml:space="preserve">Mining Representative Frequent Patterns in a Hierarchy of Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA: Advances in Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.239-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12571-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234249v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01233519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles de patients dans les forums de santé: une perspective originale sur la qualité de la vie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Lavergne</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.123-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAST.2014.7042488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057095v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+                <w:t xml:space="preserve">Paroles de patients dans les forums de santé: une perspective originale sur la qualité de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VAST.2014.7042488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275383v1</w:t>
+                <w:t xml:space="preserve">hal-01057095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text2Geo : des données textuelles aux informations géospatiales</w:t>
               </w:r>
@@ -13905,51 +13905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13981,51 +13981,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00816294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
+                <w:t xml:space="preserve">A Spatial-based KDD Process to Better Understand the Spatiotemporal Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
@@ -14056,97 +14056,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">CAiSE: Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599582v1</w:t>
+                <w:t xml:space="preserve">lirmm-01090664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial-based KDD Process to Better Understand the Spatiotemporal Phenomena</w:t>
+                <w:t xml:space="preserve">S2PViewer : un prototype de visualisation de motifs spatio-temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
@@ -14177,73 +14177,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE: Conference on Advanced Information Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de Géomatique et d’analyse spatiale (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01090664v1</w:t>
+                <w:t xml:space="preserve">hal-02599582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Extract Relevant Knowledge from Tweets?</w:t>
               </w:r>
@@ -14402,51 +14402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14506,51 +14506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrderSpan: Mining Closed Partially Ordered Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14635,77 +14635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des millions d'images pour la stéganalyse : inutile !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14730,64 +14730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déterminants de la dengue en Guyane à l'aide d'une approche data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14849,805 +14849,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche efficace d'extraction de motifs spatio-séquentiels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+                <w:t xml:space="preserve">Extraction de motifs spatio-temporels à différentes échelles avec gestion de relations spatiales qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.161-172</w:t>
+              <w:t xml:space="preserve">Inforsid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00802118v1</w:t>
+                <w:t xml:space="preserve">lirmm-00735616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
+                <w:t xml:space="preserve">Vers une approche efficace d'extraction de motifs spatio-séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585614v1</w:t>
+                <w:t xml:space="preserve">lirmm-00802118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs spatio-temporels à différentes échelles avec gestion de relations spatiales qualitatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Braud</w:t>
+                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.123-138</w:t>
+              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00735616v1</w:t>
+                <w:t xml:space="preserve">hal-01585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+                <w:t xml:space="preserve">Including spatial relations and scales within sequential pattern extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.157-168, </w:t>
+              <w:t xml:space="preserve">DS: Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.209-223, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30220-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33492-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
+                <w:t xml:space="preserve">lirmm-00735617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including spatial relations and scales within sequential pattern extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Braud</w:t>
+                <w:t xml:space="preserve">Epimining: Using Web News for Influenza Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS: Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DMHM: Data Mining for Healthcare Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.11-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00735617v1</w:t>
+                <w:t xml:space="preserve">lirmm-00723582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epimining: Using Web News for Influenza Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Breton</w:t>
+                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMHM: Data Mining for Healthcare Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.157-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30220-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723582v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du grade d'un cancer du sein par la découverte de motifs séquentiels contextuels dans des puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15718,351 +15718,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00671007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs séquentiels contextuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an On-Line Analysis of Tweets Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.154-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00670979v1</w:t>
+                <w:t xml:space="preserve">hal-00636285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des tweets porteurs d'informations journalistiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sebag</w:t>
+                <w:t xml:space="preserve">Extraction de motifs séquentiels contextuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.283-286</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588594v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00670979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an On-Line Analysis of Tweets Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche des tweets porteurs d'informations journalistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rosoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.283-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636285v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
               </w:r>
@@ -16221,51 +16221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA: Entrepôts de Données et Analyse en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.16</w:t>
@@ -16402,51 +16402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au diagnostic de pannes guidée par l'extraction de motifs séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16510,51 +16510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Anomaly Detection in Monitoring Sensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16608,567 +16608,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00503132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Sequential Pattern Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">Quand un tweet détecte une catastrophe naturelle...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rosoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDDM: Domain Driven Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VSST: Veille Stratégique Scientifique et Technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00670950v1</w:t>
+                <w:t xml:space="preserve">lirmm-00588596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Novelty in Gene Data : From Sequential Patterns to Visualization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronza Abdel Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Las Vegas, United States. pp.534-543</w:t>
+              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1314-1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539154v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextual Sequential Pattern Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDDM: Domain Driven Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, NSW, Australia. pp.981-988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2010.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558156v1</w:t>
+                <w:t xml:space="preserve">lirmm-00670950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un tweet détecte une catastrophe naturelle...</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sebag</w:t>
+                <w:t xml:space="preserve">Discovering Novelty in Gene Data : From Sequential Patterns to Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSST: Veille Stratégique Scientifique et Technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Las Vegas, United States. pp.534-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00588596v1</w:t>
+                <w:t xml:space="preserve">hal-00539154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SequencesViewer : comment rendre accessible des motifs séquentiels de gènes trop nombreux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17245,51 +17245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17327,51 +17327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour la maintenance ferroviaire préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17537,1003 +17537,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMON : DEcouverte de MOtifs séquentiels pour les puces adN</w:t>
+                <w:t xml:space="preserve">Motifs Séquentiels Discriminants pour les puces ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.459-460</w:t>
+              <w:t xml:space="preserve">InforSID: Informatique des organisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.397-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00362230v1</w:t>
+                <w:t xml:space="preserve">hal-00525256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMON-Visualisation : Un outil pour la visualisation des motifs séquentiels extraits à partir de données biologiques</w:t>
+                <w:t xml:space="preserve">Identification of Gene Expression Changes in the Brain of Microcebus Murinus During Aging by Using Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Xing</w:t>
+                <w:t xml:space="preserve">Gina Devau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronza Abdel Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.491-492</w:t>
+              <w:t xml:space="preserve">SN : Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00373594v1</w:t>
+                <w:t xml:space="preserve">lirmm-00395126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using OWA Operators for Gene Sequential Pattern Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Salle</w:t>
+                <w:t xml:space="preserve">SO_MAD: SensOr Mining for Anomaly Detection in Railway Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMS: Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Albuquerque, NM, United States. </w:t>
+              <w:t xml:space="preserve">ICDM 2009 - 9th Industrial Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Leipzig, Germany. pp.191-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMS.2009.5255363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03067-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395145v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00394298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de signatures pour la maladie d'Alzheimer : Extraction de motifs séquentiels discriminants à partir de puces ADN</w:t>
+                <w:t xml:space="preserve">Mining Discriminant Sequential Patterns for Aging Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Devau Gina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Francophones d'Informatique Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Conference on Artificial Intelligence in Medicine (AIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Verona, Italy. pp.365-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02976-9_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00395121v1</w:t>
+                <w:t xml:space="preserve">lirmm-00395128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs séquentiels et écarts ﬂous</w:t>
+                <w:t xml:space="preserve">DEMON : DEcouverte de MOtifs séquentiels pour les puces adN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.41-48</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.459-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430508v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00362230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO_MAD: SensOr Mining for Anomaly Detection in Railway Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">DEMON-Visualisation : Un outil pour la visualisation des motifs séquentiels extraits à partir de données biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2009 - 9th Industrial Conference on Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.491-492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03067-3_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00394298v1</w:t>
+                <w:t xml:space="preserve">lirmm-00373594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Discriminant Sequential Patterns for Aging Brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using OWA Operators for Gene Sequential Pattern Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Artificial Intelligence in Medicine (AIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBMS: Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Albuquerque, NM, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2009.5255363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02976-9_50⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395128v1</w:t>
+                <w:t xml:space="preserve">lirmm-00395145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs Séquentiels Discriminants pour les puces ADN</w:t>
+                <w:t xml:space="preserve">Recherche de signatures pour la maladie d'Alzheimer : Extraction de motifs séquentiels discriminants à partir de puces ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devau Gina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InforSID: Informatique des organisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.397-412</w:t>
+              <w:t xml:space="preserve">13èmes Journées Francophones d'Informatique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525256v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00395121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Gene Expression Changes in the Brain of Microcebus Murinus During Aging by Using Data Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motifs séquentiels et écarts ﬂous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN : Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395126v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00430508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S²MP : Une mesure de similarité pour les motifs séquentiels</w:t>
               </w:r>
@@ -18653,51 +18653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19640,51 +19640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19990,77 +19990,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SequenceViewer: Visualization of Genes Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20745,256 +20745,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Web Data for Epidemiological Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Breton</w:t>
+                <w:t xml:space="preserve">Mining Sequential Patterns: a Context-Aware Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Trends in Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.23-41, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798274v1</w:t>
+                <w:t xml:space="preserve">lirmm-00732659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Sequential Patterns: a Context-Aware Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">Mining Web Data for Epidemiological Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Trends in Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNCS (7769), Springer, pp.11-21, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36778-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00732659v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneMining: Identification, Visualization, and Interpretation of Brain Ageing Signatures</w:t>
               </w:r>
@@ -21032,51 +21032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Chakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics in a United and Healthy Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150 (Studies in Health Technology and Informatics), </w:t>
@@ -21383,77 +21383,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de constitution d’un système d’information multi-sources pour l’étude de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21514,51 +21514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de motifs partiellement ordonnés clos discriminants pour caractériser l'état des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21628,51 +21628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrderGeneMiner : Logiciel pour l'extraction et la visualisation de motifs partiellement ordonnés à partir de puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21725,84 +21725,172 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00802709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scientific Web Claims: A survey of definitions, tasks, datasets and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A SHAP-based controversy analysis through communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21851,51 +21939,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21905,65 +21993,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour la maintenance ferroviaire préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21971,51 +22059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09029, 2009, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00437731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22025,100 +22113,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les annotations pour supporter la collaboration dans le dossier patient électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Picardie Jules Verne, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00112317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22128,105 +22216,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Montpellier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01379614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId456"/>
+      <w:footerReference w:type="default" r:id="rId457"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22294,51 +22382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="567A2D52"/>
+    <w:nsid w:val="1CE65BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22525,51 +22613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-bringay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2830-3666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11360016X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/medinform.7779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX76Q16-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670917v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.12.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.04.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W8CSBXL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.02.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMS2GL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel-Picque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240654" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Eholi&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ma&#239;zi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233519v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_21" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tahrat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479796" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_17" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B9JGTKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735616v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735617v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_18" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723582v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588594v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosoor" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebag" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503132v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584253" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670950v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2010.182" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539154v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588596v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503143v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487732v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomila" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoffschir" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vicaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362230v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373594v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395145v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255363" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395121v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devau Gina" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03067-3_16" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395128v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_50" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3TMHC7F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525256v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395126v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023761v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588556v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798274v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36778-6_2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732659v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395142v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Chakkour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mie2009.org/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-767" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394534v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437731v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112317v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01379614v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-bringay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2830-3666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11360016X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/medinform.7779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX76Q16-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.12.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W8CSBXL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.02.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMS2GL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel-Picque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240654" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329573v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379287v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Eholi&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222611v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ma&#239;zi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_21" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tahrat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479796" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_17" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B9JGTKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735616v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735617v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_18" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670979v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588594v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosoor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebag" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503132v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584253" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588596v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670950v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2010.182" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539154v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503143v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487732v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomila" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoffschir" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vicaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525256v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395126v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394298v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03067-3_16" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395128v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_50" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3TMHC7F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362230v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373594v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395145v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255363" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devau Gina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023761v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588556v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732659v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798274v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36778-6_2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395142v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Chakkour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mie2009.org/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-767" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394534v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586630v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437731v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112317v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01379614v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>