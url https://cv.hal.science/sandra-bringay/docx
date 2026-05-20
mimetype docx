--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -878,676 +878,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05015469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Baher</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue on Web Information Systems Engineering 2021, 26 (2), pp.799-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11280-022-01116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199316v1</w:t>
+                <w:t xml:space="preserve">hal-04042401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negatively Correlated Noisy Learners for At-risk User Detection on Social Networks: A Study on Depression, Anorexia, Self-harm and Suicide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+                <w:t xml:space="preserve">Discovering NDM-1 inhibitors using molecular substructure embeddings representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2021.3078898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.20220050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jib-2022-0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03736669v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text and GNN based controversy detection method on social media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Benslimane</w:t>
+                <w:t xml:space="preserve">EBBE-Text: Explaining Neural Networks by Exploring Text Classification Decision Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11280-022-01116-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (10), pp.4154-4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042401v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03738598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering NDM-1 inhibitors using molecular substructure embeddings representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+                <w:t xml:space="preserve">Patient Electronic Health Record as Temporal Graphs for Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Louet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (2), pp.20220050. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, Caring is Sharing – Exploiting the Value in Data for Health and Innovation (302), pp.561-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jib-2022-0050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575121v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBBE-Text: Explaining Neural Networks by Exploring Text Classification Decision Boundaries</w:t>
+                <w:t xml:space="preserve">Negatively Correlated Noisy Learners for At-risk User Detection on Social Networks: A Study on Depression, Anorexia, Self-harm and Suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delaforge</w:t>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (10), pp.4154-4171. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.770-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2021.3078898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03738598v1</w:t>
+                <w:t xml:space="preserve">lirmm-03736669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French FastContext: a Publicly Accessible System for Detecting Negation, Temporality and Experiencer in French Clinical Notes</w:t>
               </w:r>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Informatics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25, pp.1219-1231. </w:t>
@@ -2574,616 +2574,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01633317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept drift vs suicide: How one can help prevent the other?</w:t>
+                <w:t xml:space="preserve">Raising Awareness About Cervical Cancer Using Twitter: Content Analysis of the 2015 #SmearForSmear Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">Philippe Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.e344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.8421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617870v1</w:t>
+                <w:t xml:space="preserve">lirmm-01633320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising Awareness About Cervical Cancer Using Twitter: Content Analysis of the 2015 #SmearForSmear Campaign</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+                <w:t xml:space="preserve">Patient healthcare trajectory. An essential monitoring tool: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Carbonnel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (10), pp.e344. </w:t>
+              <w:t xml:space="preserve">Health Information Science and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/jmir.8421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13755-017-0020-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01633320v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient healthcare trajectory. An essential monitoring tool: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">What Patients Can Tell Us: Topic Analysis for Social Media on Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Landais</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information Science and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13755-017-0020-2⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/medinform.7779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566986v1</w:t>
+                <w:t xml:space="preserve">hal-01583152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Patients Can Tell Us: Topic Analysis for Social Media on Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">FEEL: a French Expanded Emotion Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (3), </w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (3), pp.833-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/medinform.7779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10579-016-9364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583152v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01348016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEEL: a French Expanded Emotion Lexicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">Concept drift vs suicide: How one can help prevent the other?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01348016v1</w:t>
+                <w:t xml:space="preserve">hal-01617870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-sequential patterns mining: Beyond the boundaries</w:t>
               </w:r>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.533-556. </w:t>
@@ -3427,282 +3427,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système décisionnel pour l’analyse de la qualité des eaux de rivières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition du vocabulaire patient/médecin présent dans les forums de santé dédiés au cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Bimonte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.S66-S67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.03.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168753v1</w:t>
+                <w:t xml:space="preserve">lirmm-01165412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition du vocabulaire patient/médecin présent dans les forums de santé dédiés au cancer du sein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">Un système décisionnel pour l’analyse de la qualité des eaux de rivières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.143-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01165412v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quality-aware spatial data warehouse for querying hydroecological data</w:t>
               </w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining closed partially ordered patterns, a new optimized algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,51 +4525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant temporal patterns for linking physico-chemistry and biology in hydro-ecosystem assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5036,295 +5036,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01090662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epidemiologic surveillance of dengue-fever in French Guiana: when achievements trigger higher goals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Flamand</w:t>
+                <w:t xml:space="preserve">Mining microarray data to predict the histological grade of a breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quenel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-806-9-629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (Suppl 1), pp.S12-S16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860700v1</w:t>
+                <w:t xml:space="preserve">hal-00654811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microarray data to predict the histological grade of a breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+                <w:t xml:space="preserve">The epidemiologic surveillance of dengue-fever in French Guiana: when achievements trigger higher goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (Suppl 1), pp.S12-S16. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.629-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2011.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-806-9-629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00654811v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection in Monitoring Sensor Data for Preventive Maintenance</w:t>
               </w:r>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (6), pp.7003-7015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6519,90 +6519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Time Series Visualization for a Single Individual: A Scoping Review Using PRISMA-ScR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6653,90 +6653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLIMPSE-Med: Single-Screen Visualization of Multivariate Time Series for a Single Individual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,51 +7051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Michel-Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7319,51 +7319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7405,103 +7405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de parcours patients : graphes temporels pour la supervision médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Baher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2023 - 22e Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.321-328</w:t>
@@ -7582,51 +7582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS 2023 - 27th International Database Engineered Applications Symposium Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.148-155, </w:t>
@@ -7703,51 +7703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7837,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7923,51 +7923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des outils de visualisation pour l'explicabilité en apprentissage profond pour le traitement automatique de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8083,51 +8083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8204,64 +8204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACBB 2022 - 16th International Conference on Practical Applications of Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.55-66, </w:t>
@@ -8481,51 +8481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2021 - Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
@@ -8606,51 +8606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISE 2021 - 22nd International Conference on Web Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.339-354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8684,51 +8684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer les prédictions des réseaux de neurones par l'exploration de l'espace de représentation et de la frontière de décision à l'aide d'EBBE-Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,51 +8809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBBE-Text : Visualisation de la frontière de décision des réseaux de neurones en classification automatique de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9215,51 +9215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentive Multi-stage Learning for Early Risk Detection of Signs of Anorexia and Self-harm on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9323,51 +9323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentive Conversation Modeling for Emotion Detection and Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9431,51 +9431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi dois-je croire ta prédiction ? Comment expliquer les résultats d'une classification automatique de sentiments à partir de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9664,51 +9664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIRMM@DEFT-2018 – Modèle de classification de la vectorisation des documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,51 +9785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Mood Variation: at the CLEF eRisk-2018 Tasks for Early Risk Detection on The Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9900,1940 +9900,1957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01989632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infarctus du myocarde : quelles sont les trajectoires de soins pronostiques du décès à l'hôpital?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA, Jul 2017, Caen, France. pp.14-25</w:t>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569459v1</w:t>
+                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrenchSentiClass : un Système Automatisé pour la Classification de Sentiments en Français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jul 2017, Caen, France. pp.26-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01563411v1</w:t>
+                <w:t xml:space="preserve">hal-01569464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et détection des idéations suicidaires dans les médias sociaux</w:t>
+                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moscow, Russia. pp.346-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68786-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569464v1</w:t>
+                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARE to Care: A Context-Aware Framework to Track Suicidal Ideation on Social Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE: Web Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68786-5_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01633312v1</w:t>
+                <w:t xml:space="preserve">hal-01680121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">French ConText: Détecter la négation, la temporalité et le sujet dans les textes cliniques Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU2017 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t>
+              <w:t xml:space="preserve">SIIM 2017 - 4ème Symposium sur l'Ingénierie de l'Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680121v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01656834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ConText: Détecter la négation, la temporalité et le sujet dans les textes cliniques Français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Digan</w:t>
+                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM 2017 - 4ème Symposium sur l'Ingénierie de l'Information Médicale</w:t>
+              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01656834v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels évènements après un infarctus du myocarde ?</w:t>
+                <w:t xml:space="preserve">Infarctus du myocarde : quelles sont les trajectoires de soins pronostiques du décès à l'hôpital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IC 2017 - 28es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2017, Caen, France. pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652800v1</w:t>
+                <w:t xml:space="preserve">hal-01569459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can big data be used to reduce uncertainty in stormwater modelling?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+                <w:t xml:space="preserve">Sexualités, addictions et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Boulogne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Accuracy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.322-329</w:t>
+              <w:t xml:space="preserve">XVIIe Congrès de la Société française de lutte contre le SIDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417491v1</w:t>
+                <w:t xml:space="preserve">hal-03076029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+                <w:t xml:space="preserve">Concept drift vs suicide: comment l'un peut prévenir l'autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.219-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
+                <w:t xml:space="preserve">hal-01283889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.457-462</w:t>
+              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288468v1</w:t>
+                <w:t xml:space="preserve">hal-01333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi parlent les patients dans les forums de santé : classification non-supervisée par LDA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MuEVo, a breast cancer Consumer Health Vocabulary built out of web forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Eholié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2016 - 48es Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379287v1</w:t>
+                <w:t xml:space="preserve">hal-01398253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualités, addictions et réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">MuEVo, un vocabulaire multi-expertise (patient/médecin) dédié au cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Eholié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Coudray</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe Congrès de la Société française de lutte contre le SIDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076029v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept drift vs suicide: comment l'un peut prévenir l'autre ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">De quoi parlent les patients dans les forums de santé : classification non-supervisée par LDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.219-230</w:t>
+              <w:t xml:space="preserve">JDS 2016 - 48es Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283889v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire semi-automatiquement des connaissances dans la littérature biomédicale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">How can big data be used to reduce uncertainty in stormwater modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Spatial Accuracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.322-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333470v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuEVo, a breast cancer Consumer Health Vocabulary built out of web forums</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">La confiance est dans l'air ! Application à l'identification des parcours hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clement Jonquet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">GAST: Gestion et Analyse des données Spatiales et Temporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398253v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01288459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuEVo, un vocabulaire multi-expertise (patient/médecin) dédié au cancer du sein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">Manipulation interactive d'ensemble de motifs : application aux parcours hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clement Jonquet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.457-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379272v1</w:t>
+                <w:t xml:space="preserve">lirmm-01288468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting e-patients in an Ask the Doctor Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130746v1</w:t>
+                <w:t xml:space="preserve">hal-01166796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
               </w:r>
@@ -11938,410 +11955,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un vocabulaire patient/médecin dédié au cancer du sein à partir des médias sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2015 - 26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami, United States. pp.292-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166796v1</w:t>
+                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Content-Based Method for Estimating User Reputation in Online Forums</w:t>
+                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2015 - 16th International Conference on Web Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01222961v1</w:t>
+                <w:t xml:space="preserve">hal-01222629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANSE: Sentiment, Opinion and Emotion Analysis in French Tweets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explain sentiments using Conditional Random Field and a Huge Lexical Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT: Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cusco, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222629v1</w:t>
+                <w:t xml:space="preserve">hal-01222611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et visualisation de trajectoires dans les parcours de soins des patients ayant eu un infarctus du myocarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12396,73 +12413,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIIM: Symposium Ingénierie de l’Information Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Patient reputation in Health Forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12471,487 +12488,483 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO: World Congress on Health and Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, São Paulo, Brazil. pp.137-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01131961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explain sentiments using Conditional Random Field and a Huge Lexical Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+                <w:t xml:space="preserve">Assisting e-patients in an Ask the Doctor Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBig: Symposium on Information Management and Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cusco, Peru</w:t>
+              <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222611v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier la cible des émotions dans les forums de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Melzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.163-174</w:t>
+              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015392v1</w:t>
+                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer and quality of life: medical information extraction from health forums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Joutard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Medical Informatics Conference (MIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.1070-1074, </w:t>
+              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France. pp.247-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-1070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11397-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061891v1</w:t>
+                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient's rationale: Patient Knowledge retrieval from health forums</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Melzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12959,971 +12972,958 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eTELEMED: eHealth, Telemedicine, and Social Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.449-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01130720v1</w:t>
+                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Medical Roles in Online Health Fora</w:t>
+                <w:t xml:space="preserve">Analyse des messages des patients et des médecins dans les fora de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLSP: Statistical Language and Speech Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances, Atelier IC &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130749v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01130737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que ressentent les patients ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Mining Representative Frequent Patterns in a Hierarchy of Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA: Advances in Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.239-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12571-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130711v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01233519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des messages des patients et des médecins dans les fora de santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
+                <w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances, Atelier IC &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2425-2429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01130737v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paroles de patients dans les forums de santé: une perspective originale sur la qualité de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2425-2429</w:t>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234249v1</w:t>
+                <w:t xml:space="preserve">hal-01057095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Representative Frequent Patterns in a Hierarchy of Contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Advances in Intelligent Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.239-250, </w:t>
+              <w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.123-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12571-8_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VAST.2014.7042488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01233519v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+                <w:t xml:space="preserve">Breast cancer and quality of life: medical information extraction from health forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VAST.2014.7042488⟩</w:t>
+              <w:t xml:space="preserve">25th European Medical Informatics Conference (MIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.1070-1074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-1070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275383v1</w:t>
+                <w:t xml:space="preserve">hal-01061891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles de patients dans les forums de santé: une perspective originale sur la qualité de la vie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier la cible des émotions dans les forums de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057095v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text2Geo : des données textuelles aux informations géospatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Tahrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14376,51 +14376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text2Geo: from textual data to geospatial information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Tahrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14506,51 +14506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrderSpan: Mining Closed Partially Ordered Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14635,77 +14635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des millions d'images pour la stéganalyse : inutile !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14724,562 +14724,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01234253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants de la dengue en Guyane à l'aide d'une approche data mining</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de motifs spatio-temporels à différentes échelles avec gestion de relations spatiales qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3es Journées Interrégionales de Veille sanitaire des Antilles Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de veille sanitaire, Oct 2012, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Inforsid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877880v1</w:t>
+                <w:t xml:space="preserve">lirmm-00735616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs spatio-temporels à différentes échelles avec gestion de relations spatiales qualitatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Braud</w:t>
+                <w:t xml:space="preserve">Vers une approche efficace d'extraction de motifs spatio-séquentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.123-138</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00735616v1</w:t>
+                <w:t xml:space="preserve">lirmm-00802118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche efficace d'extraction de motifs spatio-séquentiels</w:t>
+                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.161-172</w:t>
+              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00802118v1</w:t>
+                <w:t xml:space="preserve">hal-01585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
+                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flouvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.157-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30220-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585614v1</w:t>
+                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including spatial relations and scales within sequential pattern extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15297,2487 +15302,2482 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS: Discovery Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.209-223, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33492-4_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00735617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epimining: Using Web News for Influenza Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMHM: Data Mining for Healthcare Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Kuala Lumpur, Malaysia. pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00723582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pattern Next Door: Towards Spatio-sequential Pattern Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+                <w:t xml:space="preserve">Etude des déterminants de la dengue en Guyane à l'aide d'une approche data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2012 - 16th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3es Journées Interrégionales de Veille sanitaire des Antilles Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de veille sanitaire, Oct 2012, Le Gosier (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30220-6_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00802125v1</w:t>
+                <w:t xml:space="preserve">hal-04877880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du grade d'un cancer du sein par la découverte de motifs séquentiels contextuels dans des puces à ADN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an On-Line Analysis of Tweets Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS: Extraction de Connaissances et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.154-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00671007v1</w:t>
+                <w:t xml:space="preserve">hal-00636285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an On-Line Analysis of Tweets Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de motifs séquentiels contextuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.11-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00636285v1</w:t>
+                <w:t xml:space="preserve">lirmm-00670979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs séquentiels contextuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
+                <w:t xml:space="preserve">A la recherche des tweets porteurs d'informations journalistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rosoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00670979v1</w:t>
+                <w:t xml:space="preserve">lirmm-00588594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des tweets porteurs d'informations journalistiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.283-286</w:t>
+              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588594v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
+                <w:t xml:space="preserve">Analyse de gazouillis en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">EDA: Entrepôts de Données et Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071401v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de gazouillis en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction du grade d'un cancer du sein par la découverte de motifs séquentiels contextuels dans des puces à ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA: Entrepôts de Données et Analyse en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.16</w:t>
+              <w:t xml:space="preserve">ECS: Extraction de Connaissances et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828003v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00671007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requêtes skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+                <w:t xml:space="preserve">Quand un tweet détecte une catastrophe naturelle...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rosoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.399-404</w:t>
+              <w:t xml:space="preserve">VSST: Veille Stratégique Scientifique et Technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529201v1</w:t>
+                <w:t xml:space="preserve">lirmm-00588596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au diagnostic de pannes guidée par l'extraction de motifs séquentiels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronza Abdel Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Atelier Fouille de Données Complexes dans un processus d’extraction de connaissances (FDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.87-112</w:t>
+              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1314-1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00365274v1</w:t>
+                <w:t xml:space="preserve">hal-00558156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Anomaly Detection in Monitoring Sensor Data</w:t>
+                <w:t xml:space="preserve">Contextual Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDDM: Domain Driven Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, NSW, Australia. pp.981-988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2010.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00503132v1</w:t>
+                <w:t xml:space="preserve">lirmm-00670950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un tweet détecte une catastrophe naturelle...</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sebag</w:t>
+                <w:t xml:space="preserve">Discovering Novelty in Gene Data : From Sequential Patterns to Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSST: Veille Stratégique Scientifique et Technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Las Vegas, United States. pp.534-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588596v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering novelty in sequential patterns: application for analysis of microarray data on Alzheimer disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SequencesViewer : comment rendre accessible des motifs séquentiels de gènes trop nombreux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo: Congress on Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.1314-1318</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558156v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Sequential Pattern Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien cube, les données textuelles peuvent s'agréger !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDDM: Domain Driven Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.585-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00670950v1</w:t>
+                <w:t xml:space="preserve">lirmm-00588562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Novelty in Gene Data : From Sequential Patterns to Visualization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
+                <w:t xml:space="preserve">Aide à la décision pour la maintenance ferroviaire préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVC: International Symposium on Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Las Vegas, United States. pp.534-543</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539154v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00503143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SequencesViewer : comment rendre accessible des motifs séquentiels de gènes trop nombreux ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les motifs séquentiels au service de la structuration des folksonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoffschir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vicaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.387-392</w:t>
+              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nimes, France. pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538972v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien cube, les données textuelles peuvent s'agréger !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requêtes skyline avec prise en compte des préférences utilisateurs pour des données volumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.585-596</w:t>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.399-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588562v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour la maintenance ferroviaire préventive</w:t>
+                <w:t xml:space="preserve">Aide au diagnostic de pannes guidée par l'extraction de motifs séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.363-368</w:t>
+              <w:t xml:space="preserve">7ème Atelier Fouille de Données Complexes dans un processus d’extraction de connaissances (FDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.87-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00503143v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00365274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motifs séquentiels au service de la structuration des folksonomies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Anomaly Detection in Monitoring Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibault Vicaire</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487732v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00503132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs Séquentiels Discriminants pour les puces ADN</w:t>
+                <w:t xml:space="preserve">Identification of Gene Expression Changes in the Brain of Microcebus Murinus During Aging by Using Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gina Devau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronza Abdel Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InforSID: Informatique des organisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.397-412</w:t>
+              <w:t xml:space="preserve">SN : Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525256v1</w:t>
+                <w:t xml:space="preserve">lirmm-00395126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Gene Expression Changes in the Brain of Microcebus Murinus During Aging by Using Data Mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Motifs Séquentiels Discriminants pour les puces ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN : Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">InforSID: Informatique des organisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.397-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395126v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO_MAD: SensOr Mining for Anomaly Detection in Railway Data</w:t>
               </w:r>
@@ -17789,51 +17789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDM 2009 - 9th Industrial Conference on Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Leipzig, Germany. pp.191-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17867,51 +17867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Discriminant Sequential Patterns for Aging Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17983,51 +17983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMON : DEcouverte de MOtifs séquentiels pour les puces adN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18091,51 +18091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMON-Visualisation : Un outil pour la visualisation des motifs séquentiels extraits à partir de données biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18199,51 +18199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using OWA Operators for Gene Sequential Pattern Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Nin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18303,51 +18303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de signatures pour la maladie d'Alzheimer : Extraction de motifs séquentiels discriminants à partir de puces ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18411,51 +18411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs séquentiels et écarts ﬂous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18653,64 +18653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19532,64 +19532,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE: Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. 25th European Medical Informatics Conference, pp.1185-1185, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19627,77 +19627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Targets of the Emotions Expressed in Health Forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CICLing 2014 - 15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. , LNTCS (8404), pp.85-97, 2014, Computational Linguistics and Intelligent Text Processing. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19869,90 +19869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus rapide, efficace et équitable qu'un correcteur humain ? la plate-forme semi-automatique E-quity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Sébastien Pro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011 - 22es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20643,51 +20643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20777,51 +20777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.23-41, 2013</w:t>
@@ -20850,90 +20850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Web Data for Epidemiological Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20980,51 +20980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneMining: Identification, Visualization, and Interpretation of Brain Ageing Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21383,77 +21383,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de constitution d’un système d’information multi-sources pour l’étude de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21514,51 +21514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de motifs partiellement ordonnés clos discriminants pour caractériser l'état des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21628,51 +21628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrderGeneMiner : Logiciel pour l'extraction et la visualisation de motifs partiellement ordonnés à partir de puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22033,51 +22033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09029, 2009, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22382,51 +22382,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CE65BED"/>
+    <w:nsid w:val="33A8E603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22613,51 +22613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-bringay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2830-3666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11360016X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/medinform.7779" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX76Q16-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.12.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W8CSBXL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.02.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMS2GL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel-Picque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240654" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329573v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379287v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Eholi&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222611v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ma&#239;zi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_21" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tahrat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479796" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_17" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B9JGTKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735616v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735617v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_18" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670979v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588594v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosoor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebag" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503132v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584253" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588596v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670950v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2010.182" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539154v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503143v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487732v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomila" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoffschir" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vicaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525256v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395126v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394298v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03067-3_16" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395128v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_50" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3TMHC7F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362230v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373594v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395145v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255363" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devau Gina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023761v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588556v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732659v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798274v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36778-6_2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395142v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Chakkour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mie2009.org/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-767" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394534v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586630v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437731v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112317v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01379614v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-bringay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2830-3666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11360016X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Karlsen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchionni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Castelbajac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Epinoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Castelbajac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2025.107927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05015469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benslimane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-024-01278-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-022-01116-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2022-0050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03738598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delaforge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Baher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03736669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3078898" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03184001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abdaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Digan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pinaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/5531807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582211033020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1460458217751014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cayla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215649" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze Launay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Johnson Vioul&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1147/JRD.2017.2768678" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8421" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-017-0020-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/medinform.7779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9364-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista-Salas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ida-160806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.30.533-556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Faisandier Faisandier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX76Q16-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002348" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01054924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/ISI.18.1.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.469-494" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q1VP0W24-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090667v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.619-648" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J72XTSG0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.03.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quenel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-629" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.12.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.04.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W8CSBXL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.02.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMS2GL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373000003912" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013373300003912" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel-Picque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mayoral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240654" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duckes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Girondin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Ma&#239;o" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Sayah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Zouzou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Moros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04185786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589462.3589480" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230264" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04155276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17024-9_6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90888-1_26" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59137-3_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329573v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03525311v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02145395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02000139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01989632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01563411v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01633312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68786-5_28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398253v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Eholi&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379272v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boulogne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166796v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222961v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_26" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222611v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ma&#239;zi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180416v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01131961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130746v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Melzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11397-5_19" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130711v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130737v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233519v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_21" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057095v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Joutard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-1070" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015392v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tahrat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090664v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Hai Phan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40140-4_12" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479796" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880290v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_17" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9B9JGTKL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735616v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802118v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802125v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30220-6_14" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735617v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33492-4_18" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723582v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marques" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877880v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636285v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_15" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670979v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588594v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosoor" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sebag" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588596v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558156v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronza Abdel Rassoul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00670950v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2010.182" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538972v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503143v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487732v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gomila" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoffschir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vicaire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529201v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365274v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503132v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584253" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395126v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394298v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03067-3_16" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395128v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02976-9_50" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3TMHC7F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362230v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373594v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xing" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395145v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255363" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devau Gina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023761v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03090848v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288454v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179448v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Alouane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01130727v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358480v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54903-8_8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588556v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mie2018.org" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-391" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732659v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798274v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36778-6_2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395142v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Chakkour" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mie2009.org/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-767" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394534v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00802709v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586630v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825925v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437731v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112317v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01379614v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>