--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -66,2416 +66,2541 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptôme anosmique à l’adolescence: le cas d’une orientation dans le champ de l’olfaction</w:t>
+                <w:t xml:space="preserve">Symposium 18 - Enseignement/apprentissage en Hôtellerie-restauration : la didactique professionnelle à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">7eme colloque RDPD Faire de la didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse, France. pp.373-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523534v1</w:t>
+                <w:t xml:space="preserve">hal-05533558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PISTES POUR UNE DIDACTIQUE EN OLFACTION *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Panorama et subjectivations des parcours universitaires : le cas d'une université de province.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Mangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teo Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the University of Craiova, Psychology-Pedagogy Series</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04854026v1</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art de la chute.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apprendre à l’école : continuité de soi et sujet lacanien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05533624v1</w:t>
+              <w:t xml:space="preserve">6eme colloque international de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’enseignant « bricole » : une adaptation entre inconscience et rationalité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+                <w:t xml:space="preserve">Faire de la recherche collaborative sur le territoire Niortais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Brioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Mothes</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03909072v1</w:t>
+              <w:t xml:space="preserve">Journée sciences ouvertes « D’un espace à l’autre : la dynamique des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, May 2023, Niort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le désir d'apprendre est en berne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Scolarisation des MNA :entre construction et déconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03194877v1</w:t>
+              <w:t xml:space="preserve">Racismes et antiracismes : une approche clinique pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la continuité pédagogique conduit à la réussite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Au coeur des aspects économique, esthétique et intime du parfum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02970379v1</w:t>
+              <w:t xml:space="preserve">Le parfum, un matériau pour la création en design. Journée d’étude LARA-SEPPIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARA-SEPPIA, Feb 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espoir d’apprendre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">When It doesn't read</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05533587v1</w:t>
+              <w:t xml:space="preserve">Reconnecting EERA network 13 philosophy of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2020, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt de la méthodologie d'ingénierie didactique dans l'observation en sciences humaines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rapport à</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03610818v1</w:t>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences de l’Education de Bordeaux; AECSE; SSRE; ABC-Educ; CeDS,Lab-E3D et Laces; ESPE d’Aquitaine, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir intime dans l’apprentissage de l’écriture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">UAM scholar integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05533580v1</w:t>
+              <w:t xml:space="preserve">Cross-border Perspectives on Refugees education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna (Austria); University of Belgrade (Serbia), Sep 2020, En ligne, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulté de l’enseignant : à qui appartient-elle ? de quoi parle-t-on ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From &amp;quot;poor refugees&amp;quot; to &amp;quot;good old niggers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05533581v1</w:t>
+              <w:t xml:space="preserve">ECEER 2020 Network 7 and 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif PILAR pour des enseignants d’un collège dans l’épreuve du manque de motivation des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Les pratiques enseignantes à l’épreuve des contextes" ESPE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accrochage et décrochage scolaire en classe de français au lycée professionnel. Crocher le désir et le savoir à l'école : la rencontre du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Doctoral International de l'éducation et de la formation:symposium 2 décrochage scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN Université de Nantes, Oct 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse didactique clinique de pratiques enseignantes en lycée professionnel.De la division du sujet comme lieu de rencontre du désir, de l'écriture et du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque international de l’ARCD : Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Sep 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orientation post-troisième des Mineurs non Accompagnés : comment les personnels de l'Éducation Nationale vivent-ils leur fonction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gauthié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner la migration, des représentations à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.300, A paraître, ouverture PSY, 978-2-38642-527-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images de mineurs migrants et presse en ligne : au risque de l'invisibilisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Teaching olfaction at the time of the 'sensual turn'. The case of Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPV. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de migrants. Education, médiation et réception audiovisuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Higher Education Advances (HEAd'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.499-509, 2023, 978-84-1396-085-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/HEAD23.2023.16871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373069v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching olfaction at the time of the 'sensual turn'. The case of Pierre Bénard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Articulation contexte/recherche en formation d’enseignant : le cas d’un PILAR au collège de P*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Higher Education Advances (HEAd'23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In Philippe Bourdier &amp; Sébastien Pesce (dir.), Les pratiques des enseignants à l’épreuve des contextes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563045v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation contexte/recherche en formation d’enseignant : le cas d’un PILAR au collège de P*</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Images de mineurs migrants et presse en ligne : au risque de l'invisibilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">patricia mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Langonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Philippe Bourdier &amp; Sébastien Pesce (dir.), Les pratiques des enseignants à l’épreuve des contextes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Images de migrants. Education, médiation et réception audiovisuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Communication et civilisation, 978-2-14-030636-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563158v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des masques et des sacs qui nous pèsent ». Paroles d’élèves sur la continuité pédagogique en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie: Précarité, inégalité et fractures numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-273, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama et subjectivations des parcours universitaires : le cas d'une université de province.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Symptôme anosmique à l’adolescence: le cas d’une orientation dans le champ de l’olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04557160v1</w:t>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.130-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à l’école : continuité de soi et sujet lacanien.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">PISTES POUR UNE DIDACTIQUE EN OLFACTION *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme colloque international de l'ARCD</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04563001v1</w:t>
+              <w:t xml:space="preserve">Annals of the University of Craiova, Psychology-Pedagogy Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (2), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52846/AUCPP.2024.2.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche collaborative sur le territoire Niortais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Brioux</w:t>
+                <w:t xml:space="preserve">Quand l’enseignant « bricole » : une adaptation entre inconscience et rationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Marnet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sciences ouvertes « D’un espace à l’autre : la dynamique des territoires »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05046548v1</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.22183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au coeur des aspects économique, esthétique et intime du parfum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’art de la chute.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parfum, un matériau pour la création en design. Journée d’étude LARA-SEPPIA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03194884v1</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 578 (Cadiou, S. (2022). L’art de la chute. Cahiers pédagogiques, 578(5), 34-34. https://doi.org/10.3917/cape.578.0034.), pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des MNA :entre construction et déconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand le désir d'apprendre est en berne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Racismes et antiracismes : une approche clinique pluridisciplinaire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03194871v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 568, pp.66-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From &amp;quot;poor refugees&amp;quot; to &amp;quot;good old niggers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De l'intérêt de la méthodologie d'ingénierie didactique dans l'observation en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEER 2020 Network 7 and 17</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02924239v1</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (20), pp.52-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport à</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand la continuité pédagogique conduit à la réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02924203v1</w:t>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (HS4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAM scholar integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’espoir d’apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-border Perspectives on Refugees education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02951686v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 558 (1), pp.17-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.558.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When It doesn't read</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Difficulté de l’enseignant : à qui appartient-elle ? de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnecting EERA network 13 philosophy of education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02924097v1</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.7638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif PILAR pour des enseignants d’un collège dans l’épreuve du manque de motivation des élèves.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Savoir intime dans l’apprentissage de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Les pratiques enseignantes à l’épreuve des contextes" ESPE.</w:t>
-[...159 lines deleted...]
-                <w:t xml:space="preserve">hal-01563833v1</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique clinique de l'écriture de fiction en lycée professionnel : division du sujet et conversion didactique dans l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018TOU20026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01899979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2485,181 +2610,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion didactique en écriture de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Savoir(s) et Sujet(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le division du sujet élève peut-elle être le lieu de travail de son écriture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées EFTS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2806,51 +2931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854026v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/AUCPP.2024.2.01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909072v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.678" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.558.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/accompagner-la-migration--des-representations-a-l-action_0-12216582_9782386425271.html?ctx=c7f94d17adbcc98b5e6c5a30c28aef2e?ctx=" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/HEAD23.2023.16871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fonteneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mangou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Morineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Vrignaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01591894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01899979v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01399731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01325501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557160v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fonteneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mangou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Morineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Vrignaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01591894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/accompagner-la-migration--des-representations-a-l-action_0-12216582_9782386425271.html?ctx=c7f94d17adbcc98b5e6c5a30c28aef2e?ctx=" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/HEAD23.2023.16871" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/AUCPP.2024.2.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.558.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01899979v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01399731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01325501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>