--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -350,424 +350,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à l’école : continuité de soi et sujet lacanien.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire de la recherche collaborative sur le territoire Niortais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Brioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme colloque international de l'ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journée sciences ouvertes « D’un espace à l’autre : la dynamique des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, May 2023, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563001v1</w:t>
+                <w:t xml:space="preserve">hal-05046548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche collaborative sur le territoire Niortais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre à l’école : continuité de soi et sujet lacanien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sciences ouvertes « D’un espace à l’autre : la dynamique des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest, May 2023, Niort, France</w:t>
+              <w:t xml:space="preserve">6eme colloque international de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046548v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des MNA :entre construction et déconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au coeur des aspects économique, esthétique et intime du parfum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Racismes et antiracismes : une approche clinique pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Le parfum, un matériau pour la création en design. Journée d’étude LARA-SEPPIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARA-SEPPIA, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194871v1</w:t>
+                <w:t xml:space="preserve">hal-03194884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au coeur des aspects économique, esthétique et intime du parfum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarisation des MNA :entre construction et déconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parfum, un matériau pour la création en design. Journée d’étude LARA-SEPPIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARA-SEPPIA, Feb 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Racismes et antiracismes : une approche clinique pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194884v1</w:t>
+                <w:t xml:space="preserve">hal-03194871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When It doesn't read</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UAM scholar integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnecting EERA network 13 philosophy of education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2020, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cross-border Perspectives on Refugees education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna (Austria); University of Belgrade (Serbia), Sep 2020, En ligne, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924097v1</w:t>
+                <w:t xml:space="preserve">hal-02951686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à</w:t>
               </w:r>
@@ -816,191 +816,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAM scholar integration</w:t>
+                <w:t xml:space="preserve">From &amp;quot;poor refugees&amp;quot; to &amp;quot;good old niggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-border Perspectives on Refugees education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna (Austria); University of Belgrade (Serbia), Sep 2020, En ligne, Serbia</w:t>
+              <w:t xml:space="preserve">ECEER 2020 Network 7 and 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951686v1</w:t>
+                <w:t xml:space="preserve">hal-02924239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From &amp;quot;poor refugees&amp;quot; to &amp;quot;good old niggers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When It doesn't read</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEER 2020 Network 7 and 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Reconnecting EERA network 13 philosophy of education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924239v1</w:t>
+                <w:t xml:space="preserve">hal-02924097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif PILAR pour des enseignants d’un collège dans l’épreuve du manque de motivation des élèves.</w:t>
               </w:r>
@@ -1049,567 +1049,1395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accrochage et décrochage scolaire en classe de français au lycée professionnel. Crocher le désir et le savoir à l'école : la rencontre du sujet</w:t>
+                <w:t xml:space="preserve">Analyse didactique clinique de pratiques enseignantes en lycée professionnel.De la division du sujet comme lieu de rencontre du désir, de l'écriture et du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Doctoral International de l'éducation et de la formation:symposium 2 décrochage scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREN Université de Nantes, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international de l’ARCD : Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563833v1</w:t>
+                <w:t xml:space="preserve">hal-01591894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique clinique de pratiques enseignantes en lycée professionnel.De la division du sujet comme lieu de rencontre du désir, de l'écriture et du savoir</w:t>
+                <w:t xml:space="preserve">Accrochage et décrochage scolaire en classe de français au lycée professionnel. Crocher le désir et le savoir à l'école : la rencontre du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international de l’ARCD : Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCD, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Doctoral International de l'éducation et de la formation:symposium 2 décrochage scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN Université de Nantes, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591894v1</w:t>
+                <w:t xml:space="preserve">hal-01563833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symptôme anosmique à l’adolescence: le cas d’une orientation dans le champ de l’olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (1), pp.130-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PISTES POUR UNE DIDACTIQUE EN OLFACTION *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the University of Craiova, Psychology-Pedagogy Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (2), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52846/AUCPP.2024.2.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la chute.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 578 (Cadiou, S. (2022). L’art de la chute. Cahiers pédagogiques, 578(5), 34-34. https://doi.org/10.3917/cape.578.0034.), pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’enseignant « bricole » : une adaptation entre inconscience et rationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.22183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le désir d'apprendre est en berne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 568, pp.66-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la continuité pédagogique conduit à la réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (HS4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espoir d’apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 558 (1), pp.17-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.558.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt de la méthodologie d'ingénierie didactique dans l'observation en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (20), pp.52-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficulté de l’enseignant : à qui appartient-elle ? de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.7638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir intime dans l’apprentissage de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orientation post-troisième des Mineurs non Accompagnés : comment les personnels de l'Éducation Nationale vivent-ils leur fonction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gauthié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner la migration, des représentations à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.300, A paraître, ouverture PSY, 978-2-38642-527-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching olfaction at the time of the 'sensual turn'. The case of Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UPV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Higher Education Advances (HEAd'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.499-509, 2023, 978-84-1396-085-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/HEAD23.2023.16871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation contexte/recherche en formation d’enseignant : le cas d’un PILAR au collège de P*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Philippe Bourdier &amp; Sébastien Pesce (dir.), Les pratiques des enseignants à l’épreuve des contextes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de mineurs migrants et presse en ligne : au risque de l'invisibilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">patricia mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Langonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de migrants. Education, médiation et réception audiovisuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Communication et civilisation, 978-2-14-030636-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des masques et des sacs qui nous pèsent ». Paroles d’élèves sur la continuité pédagogique en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1625,885 +2453,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie: Précarité, inégalité et fractures numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-273, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563099v1</w:t>
-              </w:r>
-[...826 lines deleted...]
-                <w:t xml:space="preserve">hal-05533580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2931,51 +2931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557160v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fonteneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mangou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Morineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Vrignaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01591894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/accompagner-la-migration--des-representations-a-l-action_0-12216582_9782386425271.html?ctx=c7f94d17adbcc98b5e6c5a30c28aef2e?ctx=" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/HEAD23.2023.16871" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/AUCPP.2024.2.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.558.0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533580v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01899979v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01399731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01325501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557160v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fonteneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mangou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Morineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Vrignaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01591894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/AUCPP.2024.2.01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.678" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.558.0017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03610818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7638" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/accompagner-la-migration--des-representations-a-l-action_0-12216582_9782386425271.html?ctx=c7f94d17adbcc98b5e6c5a30c28aef2e?ctx=" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/HEAD23.2023.16871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01899979v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01399731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01325501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>