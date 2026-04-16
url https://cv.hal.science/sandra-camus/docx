--- v0 (2026-03-05)
+++ v1 (2026-04-16)
@@ -493,51 +493,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodiment, immersion, and enjoyment in virtual reality marketing experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Leveau</w:t>
+                <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Marketing</w:t>
             </w:r>
@@ -1044,416 +1044,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutiens perçus, engagements affectifs et succès de carrière subjectif : une approche en termes de profils</w:t>
+                <w:t xml:space="preserve">Perceived supports, affective commitments and subjective career success: a person-centered approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jordane Creusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17, pp.20-37. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.20-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884095v1</w:t>
+                <w:t xml:space="preserve">hal-02934579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing expérientiel : production d'expérience et expérience de consommation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soutiens perçus, engagements affectifs et succès de carrière subjectif : une approche en termes de profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Creusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue espaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.20-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.171.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706780v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injustice perçue à l'égard du yield management : ses antécédents et les stratégies visant à la réduire</w:t>
+                <w:t xml:space="preserve">Marketing expérientiel : production d'expérience et expérience de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 73, pp.45-65</w:t>
+              <w:t xml:space="preserve">Revue espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.28-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706778v1</w:t>
+                <w:t xml:space="preserve">hal-01706780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived supports, affective commitments and subjective career success: a person-centered approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'injustice perçue à l'égard du yield management : ses antécédents et les stratégies visant à la réduire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hikkerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (1), pp.20-37</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.45-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934579v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de &amp;quot;tourisme &amp;quot;durable&amp;quot; : validation empirique dans le groupe TUI en Tunisie</w:t>
               </w:r>
@@ -1828,51 +1828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertus et limites de l’implication duale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,191 +1926,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme durable: une approche systémique</w:t>
+                <w:t xml:space="preserve">L'authenticité d'un site touristique, ses antécédents et ses conséquences sur le touriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n°34, pp. 253-269</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 27, n°1, pp. 101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565503v1</w:t>
+                <w:t xml:space="preserve">hal-00565502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'authenticité d'un site touristique, ses antécédents et ses conséquences sur le touriste</w:t>
+                <w:t xml:space="preserve">Tourisme durable: une approche systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, vol. 27, n°1, pp. 101-117</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°34, pp. 253-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565502v1</w:t>
+                <w:t xml:space="preserve">hal-00565503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spiritualité: émergence d'une tendance dans la consommation</w:t>
               </w:r>
@@ -2591,51 +2591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Embodiment and Challenges on Consumers’ Behavioral Intentions during a Virtual Reality Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,392 +2659,392 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rôle de l'Incarnation et de la Position du Corps lors d'Expériences Touristiques en Réalité Virtuelle sur le Comportement du Consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Congrès international de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’incarnation dans les émotions suscitées lors des visites touristiques en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence de l'AFMAT (Association Française de Management du Tourisme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688697v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une échelle de mesure du concept de l'injustice perçue à l'égard de la tarification par le revenue management : une version exploratoire</w:t>
+                <w:t xml:space="preserve">Clarification et mesure l'injustice perçue à l'égard des prix : une application dans le contexte de la tarification par le revenue management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Conférence de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées de Recherche AFM "Prix, Gratuité, Don et Valeur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712287v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification et mesure l'injustice perçue à l'égard des prix : une application dans le contexte de la tarification par le revenue management</w:t>
+                <w:t xml:space="preserve">Proposition d'une échelle de mesure du concept de l'injustice perçue à l'égard de la tarification par le revenue management : une version exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche AFM "Prix, Gratuité, Don et Valeur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">34ème Conférence de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716517v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived revenue management pricing unfairness: a critical incidents approach and a multidimensional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3060,73 +3060,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Travel and Research Association (TTRA) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Miami, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarification du concept de l'injustice perçue à l'égard des prix et proposition d'une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3142,73 +3142,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Francophone de Management du Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injustice perçue à l'égard du revenue management : une étude exploratoire de ses indicateurs réflexifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3224,362 +3224,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Francophone de Management du Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La Rochelle, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategic role of places in consumer experiences: the case of cultural places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Research Meeting in Business and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scène et le spectateur : les dimensions expérientielles et leur influence sur la valeur perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scènes et Territoires : Question de Valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des éléments périphériques du spectacle vivant sur l'expérience vécue de l'événement culturel</w:t>
+                <w:t xml:space="preserve">Scène/hors scène : le rapport des publics aux lieux de diffusion de spectacle vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Langeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Rendez-Vous Champlain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque Scènes et Territoires : Question de Valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706767v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scène/hors scène : le rapport des publics aux lieux de diffusion de spectacle vivant</w:t>
+                <w:t xml:space="preserve">Influence des éléments périphériques du spectacle vivant sur l'expérience vécue de l'événement culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Langeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scènes et Territoires : Question de Valeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Xèmes Rendez-Vous Champlain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706786v1</w:t>
+                <w:t xml:space="preserve">hal-01706767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived unfairness of prices resulting from yield management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3608,142 +3608,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd Global Innovation and Knoledge Academy (GIKA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène d'un lieu de patrimoine par l'offre marchande : analyse de l'expérience vécue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rendez-vous Champlain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de tourisme durable : validation empirique au groupe Tui en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3772,224 +3772,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIèmes Journées Innovation Sociétale et Entrepreneuriale, Gouvernance Territoriale autour de la Méditerrannée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Perceived Organizational Support and Commitment Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West Meets East: Enlightening, Balancing, and Transcending</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market experience lived within heritage place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-European International Tourism Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des influences de la spiritualité d'une expérience de consommation. Le cas des magasins Nature et Découvertes et des magasins monastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4018,73 +4018,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International Paris-Venise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception d'authenticité d'un site touristique sur le comportement des touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4100,73 +4100,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Patrimoine Mondial et le Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme durable : une approche systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4195,87 +4195,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Tourisme Durable : Vers un Tourisme Durable ou un Ecotourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des scores d'implication des salariés syndiqués et non syndiqués en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,73 +4290,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Congrès de l'Association Canadienne des Relations Industrielles-CRIMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spiritualité, émergence d'une tendance dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4372,73 +4372,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès sur les pratiques de prospectives dans la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spiritualité dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4454,133 +4454,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journées du Marketing et de la Recherche en Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREGO, Nov 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de l'authenticité au sein des points de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4590,137 +4590,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi, quelle émotion ressens-tu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur la Consommation et la Distribution : Individus, Expériences, Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Collection « Travail &amp; Gouvernance »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité et consommation : le signal d’un changement de paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4736,211 +4736,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spiritualité et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2021, 9781784057770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'authenticité et l'expérience dans le champ du patrimoine immatériel touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Immatériel Touristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.93 - 120, 2014, 978-2-343-03080-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience marchande dans un lieu de patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Di san ci geming : di yi ju zhongou guoji lvyou luntun lunwen ji </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haiyang chubanshe - Editions de l'océan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception d'authenticité d'un site touristique classé au patrimoine mondial de l'Unesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4956,215 +4956,215 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et Patrimoine Mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Laval, 2011, 9782763797588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'écoute des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Distribution. Stratégies des Réseaux et Management des Entreprises.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson Education, pp.32-63, 2009, 978-2-7440-7344-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing de l'authentique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover en Marketing. 15 Tendances en Mouvement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.139-142, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5174,51 +5174,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicité en ligne : des effets aux nuances surprenantes selon l’âge, The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5227,99 +5227,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un encadrement généralisé des filtres de beauté sur les réseaux sociaux ? The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5341,65 +5341,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5467,51 +5467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7B2A583"/>
+    <w:nsid w:val="5741FAA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5698,51 +5698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-9551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076858219" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191700278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356886851" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05237400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ronne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Leveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120918447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bargain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hikkerova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Hergli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.216.0053" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.019.0072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelassi Souad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odou Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.37.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Semprini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04081149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Leveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03683726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03688697v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706990v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085087v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dioux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flores" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-9551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076858219" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191700278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356886851" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05237400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ronne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Leveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120918447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bargain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hikkerova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Hergli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.216.0053" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.019.0072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelassi Souad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odou Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.37.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Semprini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04081149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03683726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03688697v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dioux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flores" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>