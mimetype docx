--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -256,295 +256,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Social Comparison Dynamics on Social Media: A Qualitative Examination of Individual and Platform Characteristics</w:t>
+                <w:t xml:space="preserve">Achieving a balance between positive and negative aspects of pain consumption: The central role of coping strategies in counter-hedonic experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Derbaix</w:t>
+                <w:t xml:space="preserve">Sarah Péronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.22194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.115663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119542v1</w:t>
+                <w:t xml:space="preserve">hal-05237400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a balance between positive and negative aspects of pain consumption: The central role of coping strategies in counter-hedonic experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Social Comparison Dynamics on Social Media: A Qualitative Examination of Individual and Platform Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Derbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Péronne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aurély Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200, pp.115663. </w:t>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (6), pp.1588-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mar.22194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237400v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodiment, immersion, and enjoyment in virtual reality marketing experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (7), pp.1329 - 1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,51 +591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived unfairness of revenue management pricing: developing a measurement scale in the context of hospitality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -695,51 +695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de tarification par le revenue management dans le secteur hôtelier : réduire l’injustice perçue pour favoriser le consentement à payer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,51 +786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injustice perçue à l'égard de la tarification par le revenue management : une analyse de ses manifestations affectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience : une approche conceptuelle au service du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bargain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.63-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1044,446 +1044,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived supports, affective commitments and subjective career success: a person-centered approach</w:t>
+                <w:t xml:space="preserve">Soutiens perçus, engagements affectifs et succès de carrière subjectif : une approche en termes de profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jordane Creusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17 (1), pp.20-37</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 17, pp.20-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.171.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934579v1</w:t>
+                <w:t xml:space="preserve">hal-01884095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutiens perçus, engagements affectifs et succès de carrière subjectif : une approche en termes de profils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marketing expérientiel : production d'expérience et expérience de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.28-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mana.171.0020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01884095v1</w:t>
+                <w:t xml:space="preserve">hal-01706780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing expérientiel : production d'expérience et expérience de consommation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'injustice perçue à l'égard du yield management : ses antécédents et les stratégies visant à la réduire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hikkerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 320, pp.28-37</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.45-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706780v1</w:t>
+                <w:t xml:space="preserve">hal-01706778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injustice perçue à l'égard du yield management : ses antécédents et les stratégies visant à la réduire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Perceived supports, affective commitments and subjective career success: a person-centered approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Creusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 73, pp.45-65</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.20-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706778v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de &amp;quot;tourisme &amp;quot;durable&amp;quot; : validation empirique dans le groupe TUI en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Interdisciplinaire Management et Humanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.40 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Analysis and Model of Sustainable Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'authenticité des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du musée des Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.87 - 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1828,64 +1828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertus et limites de l’implication duale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Zied Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1926,221 +1926,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'authenticité d'un site touristique, ses antécédents et ses conséquences sur le touriste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tourisme durable: une approche systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, vol. 27, n°1, pp. 101-117</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°34, pp. 253-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565502v1</w:t>
+                <w:t xml:space="preserve">hal-00565503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme durable: une approche systémique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'authenticité d'un site touristique, ses antécédents et ses conséquences sur le touriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n°34, pp. 253-269</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 27, n°1, pp. 101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565503v1</w:t>
+                <w:t xml:space="preserve">hal-00565502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spiritualité: émergence d'une tendance dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2200,51 +2200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la relation au temps du shopper et ses déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelassi Souad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odou Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2282,51 +2282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'échelle de mesure de l'authenticité perçue d'un produit alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (4), pp.39-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2360,51 +2360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes authentiques et les stratégies d'authentification : Analyse duale consommateurs/distributeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Semprini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude ETIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; PErSEUs, Jun 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2604,51 +2604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Embodiment and Challenges on Consumers’ Behavioral Intentions during a Virtual Reality Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTRA Europe Conférence, 2023 - Rethinking innovative tourism strategies in uncertain times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TTRA, Apr 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2686,51 +2686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rôle de l'Incarnation et de la Position du Corps lors d'Expériences Touristiques en Réalité Virtuelle sur le Comportement du Consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’incarnation dans les émotions suscitées lors des visites touristiques en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence de l'AFMAT (Association Française de Management du Tourisme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2844,234 +2844,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688697v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification et mesure l'injustice perçue à l'égard des prix : une application dans le contexte de la tarification par le revenue management</w:t>
+                <w:t xml:space="preserve">Proposition d'une échelle de mesure du concept de l'injustice perçue à l'égard de la tarification par le revenue management : une version exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche AFM "Prix, Gratuité, Don et Valeur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">34ème Conférence de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716517v1</w:t>
+                <w:t xml:space="preserve">hal-01712287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une échelle de mesure du concept de l'injustice perçue à l'égard de la tarification par le revenue management : une version exploratoire</w:t>
+                <w:t xml:space="preserve">Clarification et mesure l'injustice perçue à l'égard des prix : une application dans le contexte de la tarification par le revenue management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Conférence de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées de Recherche AFM "Prix, Gratuité, Don et Valeur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712287v1</w:t>
+                <w:t xml:space="preserve">hal-01716517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived revenue management pricing unfairness: a critical incidents approach and a multidimensional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Travel and Research Association (TTRA) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Miami, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,51 +3109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarification du concept de l'injustice perçue à l'égard des prix et proposition d'une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Francophone de Management du Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,51 +3191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injustice perçue à l'égard du revenue management : une étude exploratoire de ses indicateurs réflexifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Francophone de Management du Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La Rochelle, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3260,51 +3260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategic role of places in consumer experiences: the case of cultural places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Research Meeting in Business and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3323,126 +3323,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scène et le spectateur : les dimensions expérientielles et leur influence sur la valeur perçue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence des éléments périphériques du spectacle vivant sur l'expérience vécue de l'événement culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scènes et Territoires : Question de Valeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Xèmes Rendez-Vous Champlain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706782v1</w:t>
+                <w:t xml:space="preserve">hal-01706767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scène/hors scène : le rapport des publics aux lieux de diffusion de spectacle vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Langeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3474,96 +3474,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des éléments périphériques du spectacle vivant sur l'expérience vécue de l'événement culturel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La scène et le spectateur : les dimensions expérientielles et leur influence sur la valeur perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Rendez-Vous Champlain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque Scènes et Territoires : Question de Valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706767v1</w:t>
+                <w:t xml:space="preserve">hal-01706782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived unfairness of prices resulting from yield management practices</w:t>
               </w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd Global Innovation and Knoledge Academy (GIKA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3644,51 +3644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène d'un lieu de patrimoine par l'offre marchande : analyse de l'expérience vécue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rendez-vous Champlain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3713,51 +3713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de tourisme durable : validation empirique au groupe Tui en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,64 +3808,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Perceived Organizational Support and Commitment Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West Meets East: Enlightening, Balancing, and Transcending</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3890,51 +3890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market experience lived within heritage place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-European International Tourism Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3972,51 +3972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des influences de la spiritualité d'une expérience de consommation. Le cas des magasins Nature et Découvertes et des magasins monastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception d'authenticité d'un site touristique sur le comportement des touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,51 +4136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme durable : une approche systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4231,64 +4231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des scores d'implication des salariés syndiqués et non syndiqués en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Zied Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4339,51 +4339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spiritualité, émergence d'une tendance dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès sur les pratiques de prospectives dans la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4421,51 +4421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spiritualité dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journées du Marketing et de la Recherche en Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREGO, Nov 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de l'authenticité au sein des points de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,51 +4604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi, quelle émotion ressens-tu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4690,51 +4690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité et consommation : le signal d’un changement de paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4772,51 +4772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'authenticité et l'expérience dans le champ du patrimoine immatériel touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Immatériel Touristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.93 - 120, 2014, 978-2-343-03080-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4841,51 +4841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience marchande dans un lieu de patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Di san ci geming : di yi ju zhongou guoji lvyou luntun lunwen ji </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haiyang chubanshe - Editions de l'océan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4910,51 +4910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception d'authenticité d'un site touristique classé au patrimoine mondial de l'Unesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,51 +4992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'écoute des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing de l'authentique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover en Marketing. 15 Tendances en Mouvement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.139-142, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5188,77 +5188,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicité en ligne : des effets aux nuances surprenantes selon l’âge, The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5289,77 +5289,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un encadrement généralisé des filtres de beauté sur les réseaux sociaux ? The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5467,51 +5467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5741FAA6"/>
+    <w:nsid w:val="5B0974E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5698,51 +5698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-9551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076858219" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191700278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356886851" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05237400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ronne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Leveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120918447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bargain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hikkerova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Hergli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.216.0053" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.019.0072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelassi Souad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odou Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.37.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Semprini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04081149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03683726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03688697v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dioux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flores" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-9551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076858219" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191700278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356886851" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05237400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ronne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115663" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Leveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120918447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bargain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hikkerova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Hergli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.216.0053" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.019.0072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelassi Souad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odou Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.37.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Semprini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04081149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03683726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03688697v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dioux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flores" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>