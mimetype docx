--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -256,295 +256,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a balance between positive and negative aspects of pain consumption: The central role of coping strategies in counter-hedonic experiences</w:t>
+                <w:t xml:space="preserve">Understanding Social Comparison Dynamics on Social Media: A Qualitative Examination of Individual and Platform Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Péronne</w:t>
+                <w:t xml:space="preserve">Maud Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Masciantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurély Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115663⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (6), pp.1588-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.22194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237400v1</w:t>
+                <w:t xml:space="preserve">hal-05119542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Social Comparison Dynamics on Social Media: A Qualitative Examination of Individual and Platform Characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving a balance between positive and negative aspects of pain consumption: The central role of coping strategies in counter-hedonic experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Derbaix</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (6), pp.1588-1606. </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.115663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mar.22194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119542v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodiment, immersion, and enjoyment in virtual reality marketing experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (7), pp.1329 - 1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,51 +591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived unfairness of revenue management pricing: developing a measurement scale in the context of hospitality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lecointre-Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -695,51 +695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de tarification par le revenue management dans le secteur hôtelier : réduire l’injustice perçue pour favoriser le consentement à payer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,51 +786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injustice perçue à l'égard de la tarification par le revenue management : une analyse de ses manifestations affectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience : une approche conceptuelle au service du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Bargain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.63-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1044,697 +1044,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutiens perçus, engagements affectifs et succès de carrière subjectif : une approche en termes de profils</w:t>
+                <w:t xml:space="preserve">Perceived supports, affective commitments and subjective career success: a person-centered approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jordane Creusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17, pp.20-37. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.20-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884095v1</w:t>
+                <w:t xml:space="preserve">hal-02934579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing expérientiel : production d'expérience et expérience de consommation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Soutiens perçus, engagements affectifs et succès de carrière subjectif : une approche en termes de profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Creusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue espaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.20-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.171.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706780v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injustice perçue à l'égard du yield management : ses antécédents et les stratégies visant à la réduire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marketing expérientiel : production d'expérience et expérience de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 73, pp.45-65</w:t>
+              <w:t xml:space="preserve">Revue espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.28-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706778v1</w:t>
+                <w:t xml:space="preserve">hal-01706780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived supports, affective commitments and subjective career success: a person-centered approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'injustice perçue à l'égard du yield management : ses antécédents et les stratégies visant à la réduire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hikkerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (1), pp.20-37</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.45-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934579v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de &amp;quot;tourisme &amp;quot;durable&amp;quot; : validation empirique dans le groupe TUI en Tunisie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La spiritualité dans l'expérience de magasinage. Cadre théorique et exploration empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Interdisciplinaire Management et Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.40 - 56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706807v1</w:t>
+                <w:t xml:space="preserve">hal-01706804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spiritualité dans l'expérience de magasinage. Cadre théorique et exploration empirique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de &amp;quot;tourisme &amp;quot;durable&amp;quot; : validation empirique dans le groupe TUI en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Hergli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poulain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Camus</w:t>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Interdisciplinaire Management et Humanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216, pp.45 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.216.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706804v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Analysis and Model of Sustainable Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (4), pp.365 - 378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1759,51 +1759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'authenticité des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du musée des Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.87 - 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1828,64 +1828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertus et limites de l’implication duale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Zied Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1926,221 +1926,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme durable: une approche systémique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'authenticité d'un site touristique, ses antécédents et ses conséquences sur le touriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n°34, pp. 253-269</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 27, n°1, pp. 101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565503v1</w:t>
+                <w:t xml:space="preserve">hal-00565502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'authenticité d'un site touristique, ses antécédents et ses conséquences sur le touriste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tourisme durable: une approche systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, vol. 27, n°1, pp. 101-117</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°34, pp. 253-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565502v1</w:t>
+                <w:t xml:space="preserve">hal-00565503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spiritualité: émergence d'une tendance dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2200,51 +2200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la relation au temps du shopper et ses déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelassi Souad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odou Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2282,51 +2282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'échelle de mesure de l'authenticité perçue d'un produit alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (4), pp.39-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2360,51 +2360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes authentiques et les stratégies d'authentification : Analyse duale consommateurs/distributeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Semprini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude ETIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; PErSEUs, Jun 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2604,51 +2604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Embodiment and Challenges on Consumers’ Behavioral Intentions during a Virtual Reality Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTRA Europe Conférence, 2023 - Rethinking innovative tourism strategies in uncertain times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TTRA, Apr 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2686,51 +2686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rôle de l'Incarnation et de la Position du Corps lors d'Expériences Touristiques en Réalité Virtuelle sur le Comportement du Consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’incarnation dans les émotions suscitées lors des visites touristiques en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence de l'AFMAT (Association Française de Management du Tourisme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2844,234 +2844,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688697v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une échelle de mesure du concept de l'injustice perçue à l'égard de la tarification par le revenue management : une version exploratoire</w:t>
+                <w:t xml:space="preserve">Clarification et mesure l'injustice perçue à l'égard des prix : une application dans le contexte de la tarification par le revenue management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Conférence de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées de Recherche AFM "Prix, Gratuité, Don et Valeur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712287v1</w:t>
+                <w:t xml:space="preserve">hal-01716517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification et mesure l'injustice perçue à l'égard des prix : une application dans le contexte de la tarification par le revenue management</w:t>
+                <w:t xml:space="preserve">Proposition d'une échelle de mesure du concept de l'injustice perçue à l'égard de la tarification par le revenue management : une version exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de Recherche AFM "Prix, Gratuité, Don et Valeur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">34ème Conférence de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716517v1</w:t>
+                <w:t xml:space="preserve">hal-01712287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived revenue management pricing unfairness: a critical incidents approach and a multidimensional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Travel and Research Association (TTRA) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Miami, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,51 +3109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarification du concept de l'injustice perçue à l'égard des prix et proposition d'une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Francophone de Management du Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,51 +3191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injustice perçue à l'égard du revenue management : une étude exploratoire de ses indicateurs réflexifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourou Meatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Francophone de Management du Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La Rochelle, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3260,51 +3260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategic role of places in consumer experiences: the case of cultural places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Research Meeting in Business and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3323,126 +3323,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des éléments périphériques du spectacle vivant sur l'expérience vécue de l'événement culturel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La scène et le spectateur : les dimensions expérientielles et leur influence sur la valeur perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Rendez-Vous Champlain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque Scènes et Territoires : Question de Valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706767v1</w:t>
+                <w:t xml:space="preserve">hal-01706782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scène/hors scène : le rapport des publics aux lieux de diffusion de spectacle vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Langeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3474,152 +3474,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scène et le spectateur : les dimensions expérientielles et leur influence sur la valeur perçue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence des éléments périphériques du spectacle vivant sur l'expérience vécue de l'événement culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scènes et Territoires : Question de Valeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Xèmes Rendez-Vous Champlain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706782v1</w:t>
+                <w:t xml:space="preserve">hal-01706767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived unfairness of prices resulting from yield management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd Global Innovation and Knoledge Academy (GIKA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3638,385 +3638,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en scène d'un lieu de patrimoine par l'offre marchande : analyse de l'expérience vécue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stratégie de tourisme durable : validation empirique au groupe Tui en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Hikkerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rendez-vous Champlain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">IIIèmes Journées Innovation Sociétale et Entrepreneuriale, Gouvernance Territoriale autour de la Méditerrannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706809v1</w:t>
+                <w:t xml:space="preserve">hal-01706815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de tourisme durable : validation empirique au groupe Tui en Tunisie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La mise en scène d'un lieu de patrimoine par l'offre marchande : analyse de l'expérience vécue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIèmes Journées Innovation Sociétale et Entrepreneuriale, Gouvernance Territoriale autour de la Méditerrannée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">9èmes Rendez-vous Champlain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706815v1</w:t>
+                <w:t xml:space="preserve">hal-01706809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Perceived Organizational Support and Commitment Profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Market experience lived within heritage place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West Meets East: Enlightening, Balancing, and Transcending</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Sino-European International Tourism Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139521v1</w:t>
+                <w:t xml:space="preserve">hal-01706823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market experience lived within heritage place</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Origin of Perceived Organizational Support and Commitment Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-European International Tourism Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ningbo, China</w:t>
+              <w:t xml:space="preserve">West Meets East: Enlightening, Balancing, and Transcending</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706823v1</w:t>
+                <w:t xml:space="preserve">hal-02139521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des influences de la spiritualité d'une expérience de consommation. Le cas des magasins Nature et Découvertes et des magasins monastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4054,64 +4054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception d'authenticité d'un site touristique sur le comportement des touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Patrimoine Mondial et le Tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4136,77 +4136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme durable : une approche systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hikkerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Tourisme Durable : Vers un Tourisme Durable ou un Ecotourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4231,64 +4231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des scores d'implication des salariés syndiqués et non syndiqués en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Zied Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4320,234 +4320,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spiritualité, émergence d'une tendance dans la consommation</w:t>
+                <w:t xml:space="preserve">La spiritualité dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès sur les pratiques de prospectives dans la consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Deauville, France</w:t>
+              <w:t xml:space="preserve">13ème Journées du Marketing et de la Recherche en Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREGO, Nov 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152736v1</w:t>
+                <w:t xml:space="preserve">hal-02152786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spiritualité dans la consommation</w:t>
+                <w:t xml:space="preserve">La spiritualité, émergence d'une tendance dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées du Marketing et de la Recherche en Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREGO, Nov 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">1er Congrès sur les pratiques de prospectives dans la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152786v1</w:t>
+                <w:t xml:space="preserve">hal-02152736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de l'authenticité au sein des points de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,51 +4604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi, quelle émotion ressens-tu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4690,51 +4690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité et consommation : le signal d’un changement de paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4772,51 +4772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'authenticité et l'expérience dans le champ du patrimoine immatériel touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Immatériel Touristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.93 - 120, 2014, 978-2-343-03080-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4841,51 +4841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience marchande dans un lieu de patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Di san ci geming : di yi ju zhongou guoji lvyou luntun lunwen ji </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haiyang chubanshe - Editions de l'océan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4910,64 +4910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception d'authenticité d'un site touristique classé au patrimoine mondial de l'Unesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et Patrimoine Mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Laval, 2011, 9782763797588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4992,51 +4992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'écoute des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing de l'authentique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover en Marketing. 15 Tendances en Mouvement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.139-142, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5188,77 +5188,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicité en ligne : des effets aux nuances surprenantes selon l’âge, The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5289,77 +5289,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un encadrement généralisé des filtres de beauté sur les réseaux sociaux ? The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurély Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5467,51 +5467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B0974E0"/>
+    <w:nsid w:val="D05E3DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5698,51 +5698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-9551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076858219" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191700278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356886851" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05237400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ronne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115663" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Leveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120918447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bargain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hikkerova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Hergli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.216.0053" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.019.0072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelassi Souad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odou Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.37.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Semprini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04081149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03683726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03688697v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712287v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dioux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flores" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4710-9551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076858219" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191700278" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356886851" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ly Lao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05237400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ronne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Leveau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourou Meatchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecointre-Erickson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-11-2020-1344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120918447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04413865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bargain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hikkerova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Hergli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.216.0053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zied Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.019.0072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelassi Souad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odou Philippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.37.45" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Semprini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04081149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03683726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03688697v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03550890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dioux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flores" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04424414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>