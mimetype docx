--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra CAVACO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sandra CAVACOMaître de conférences HDRUniversité Paris-Panthéon-AssasLEMMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.106-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.106 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (52), pp.5093 - 5105. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1170936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR and Financial Performance: Complementarity between Environmental, Social and Business Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de R&D : quel impact sur la dette bancaire des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Economique et Financière des PME Défense très Innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecodef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRATÉGIES DE RECHERCHE, CONTRAINTES SPATIALES ET HÉTÉROGÉNÉITÉ DES TRANSITIONS VERS L'EMPLOI : ESTIMATION ÉCONOMÉTRIQUE D'UN MODÈLE STRUCTUREL DE RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (2-3), pp.439-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : applications microéconométriques à partir de l'enquête TDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp. 229-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00330637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de recherche, contraintes spatiales et hétérogénéité des transitions vers l'emploi: estimation économétrique d'un modèle structurel de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (2-3), pp. 439-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00330646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Emploi, Contraintes Spatiales et Durée de Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 1, pp. 137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les entreprises : moteurs, moyens, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Activities and Bank Debt-financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th CIRET Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Activities and Bank Debt-Financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Money, Banking and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées d'Economie Monétaire et Bancaire, GDRE _ 25/26 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial structure: Does R&D affect Debt-financing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée - 4/5 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Structure: Does R&D affect Debt-financing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Meeting of the French Economic Association (AFSE), "Firms, Markets and Innovation" - 25/26 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité d'innovation influence-t-elle la structure financière des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les entreprises : moteurs, moyens et enjeux - Dgcis Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'économie, des finances et de l'industrie, à paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à paraître, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et financière des PME très innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : Applications microéconomiques à partir de l'enquête TDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do spatial constraints affect the job search efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Emploi, Contraintes Spatiales et Durée de Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board-level employee representation and corporate sustainability: A focus on executive compensation programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed, but better selected? New evidence from a two-way director-firm fixed effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CSR-Firm Performance Missing Link: Complementarity Between Environmental, Social and Business Behavior Criteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et la performance des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra CAVACO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sandra CAVACOMaître de conférences HDRUniversité Paris-Panthéon-AssasLEMMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.106-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.106 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (52), pp.5093 - 5105. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1170936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR and Financial Performance: Complementarity between Environmental, Social and Business Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de R&D : quel impact sur la dette bancaire des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Economique et Financière des PME Défense très Innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecodef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRATÉGIES DE RECHERCHE, CONTRAINTES SPATIALES ET HÉTÉROGÉNÉITÉ DES TRANSITIONS VERS L'EMPLOI : ESTIMATION ÉCONOMÉTRIQUE D'UN MODÈLE STRUCTUREL DE RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (2-3), pp.439-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : applications microéconométriques à partir de l'enquête TDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp. 229-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00330637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de recherche, contraintes spatiales et hétérogénéité des transitions vers l'emploi: estimation économétrique d'un modèle structurel de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (2-3), pp. 439-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00330646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Emploi, Contraintes Spatiales et Durée de Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 1, pp. 137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les entreprises : moteurs, moyens, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Activities and Bank Debt-financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th CIRET Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Activities and Bank Debt-Financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Money, Banking and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial structure: Does R&D affect Debt-financing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée - 4/5 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées d'Economie Monétaire et Bancaire, GDRE _ 25/26 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Structure: Does R&D affect Debt-financing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Meeting of the French Economic Association (AFSE), "Firms, Markets and Innovation" - 25/26 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité d'innovation influence-t-elle la structure financière des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les entreprises : moteurs, moyens et enjeux - Dgcis Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'économie, des finances et de l'industrie, à paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à paraître, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et financière des PME très innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : Applications microéconomiques à partir de l'enquête TDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do spatial constraints affect the job search efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Emploi, Contraintes Spatiales et Durée de Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board-level employee representation and corporate sustainability: A focus on executive compensation programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed, but better selected? New evidence from a two-way director-firm fixed effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CSR-Firm Performance Missing Link: Complementarity Between Environmental, Social and Business Behavior Criteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et la performance des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>