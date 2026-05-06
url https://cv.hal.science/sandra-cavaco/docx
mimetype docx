--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra CAVACO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sandra CAVACOMaître de conférences HDRUniversité Paris-Panthéon-AssasLEMMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.106-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.106 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (52), pp.5093 - 5105. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1170936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR and Financial Performance: Complementarity between Environmental, Social and Business Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de R&D : quel impact sur la dette bancaire des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Economique et Financière des PME Défense très Innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecodef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRATÉGIES DE RECHERCHE, CONTRAINTES SPATIALES ET HÉTÉROGÉNÉITÉ DES TRANSITIONS VERS L'EMPLOI : ESTIMATION ÉCONOMÉTRIQUE D'UN MODÈLE STRUCTUREL DE RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (2-3), pp.439-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : applications microéconométriques à partir de l'enquête TDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp. 229-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00330637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de recherche, contraintes spatiales et hétérogénéité des transitions vers l'emploi: estimation économétrique d'un modèle structurel de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (2-3), pp. 439-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00330646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Emploi, Contraintes Spatiales et Durée de Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 1, pp. 137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les entreprises : moteurs, moyens, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Activities and Bank Debt-financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th CIRET Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Activities and Bank Debt-Financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Money, Banking and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial structure: Does R&D affect Debt-financing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée - 4/5 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées d'Economie Monétaire et Bancaire, GDRE _ 25/26 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Structure: Does R&D affect Debt-financing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Meeting of the French Economic Association (AFSE), "Firms, Markets and Innovation" - 25/26 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité d'innovation influence-t-elle la structure financière des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les entreprises : moteurs, moyens et enjeux - Dgcis Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'économie, des finances et de l'industrie, à paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à paraître, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et financière des PME très innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : Applications microéconomiques à partir de l'enquête TDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do spatial constraints affect the job search efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Emploi, Contraintes Spatiales et Durée de Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board-level employee representation and corporate sustainability: A focus on executive compensation programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed, but better selected? New evidence from a two-way director-firm fixed effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CSR-Firm Performance Missing Link: Complementarity Between Environmental, Social and Business Behavior Criteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et la performance des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra CAVACO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sandra CAVACOMaître de conférences HDRUniversité Paris-Panthéon-AssasLEMMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.106-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.106 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (52), pp.5093 - 5105. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2016.1170936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR and Financial Performance: Complementarity between Environmental, Social and Business Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de R&D : quel impact sur la dette bancaire des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Economique et Financière des PME Défense très Innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecodef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : applications microéconométriques à partir de l'enquête TDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp. 229-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00330637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de recherche, contraintes spatiales et hétérogénéité des transitions vers l'emploi: estimation économétrique d'un modèle structurel de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (2-3), pp. 439-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00330646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRATÉGIES DE RECHERCHE, CONTRAINTES SPATIALES ET HÉTÉROGÉNÉITÉ DES TRANSITIONS VERS L'EMPLOI : ESTIMATION ÉCONOMÉTRIQUE D'UN MODÈLE STRUCTUREL DE RECHERCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (2-3), pp.439-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Emploi, Contraintes Spatiales et Durée de Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 1, pp. 137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les entreprises : moteurs, moyens, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Activities and Bank Debt-financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th CIRET Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Activities and Bank Debt-Financing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Money, Banking and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial structure: Does R&D affect Debt-financing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée - 4/5 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées d'Economie Monétaire et Bancaire, GDRE _ 25/26 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Structure: Does R&D affect Debt-financing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Meeting of the French Economic Association (AFSE), "Firms, Markets and Innovation" - 25/26 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité d'innovation influence-t-elle la structure financière des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les entreprises : moteurs, moyens et enjeux - Dgcis Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'économie, des finances et de l'industrie, à paraître, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et structure financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à paraître, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique et financière des PME très innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : Applications microéconomiques à partir de l'enquête TDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do spatial constraints affect the job search efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Emploi, Contraintes Spatiales et Durée de Chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board-level employee representation and corporate sustainability: A focus on executive compensation programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent directors: less informed, but better selected? New evidence from a two-way director-firm fixed effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reberioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CSR-Firm Performance Missing Link: Complementarity Between Environmental, Social and Business Behavior Criteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504747v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et la performance des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cavaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>