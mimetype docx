--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Domenek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sandra Domenek - Professor AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reserach interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Food and agriculture are the main market of polymer materials. The properties and usage of those materials need to be eco-designed to contribute to the decrease of the environmental footprint of the branch. I am developing novel packaging concepts aiming propose alternatives using biobased and biodegradable polymers meeting high quality and safety standards. My scientific expertise includes physical chemistry of polymers and polymer physics, functional properties and formulation of polymer materials, aging and degradation studies, food/packaging interactions, analytical chemistry. Within this context I supervised to date 11 doctorate thesis, participated in 6 national and international research projects and contributed to the development of a research unit concerning safety of Food Contact Materials.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to scientific associations:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> French association of calorimetry and thermal analysis (AFCAT) - elected member of the advisory board; French network on food packaging (RMT ProPackFood)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination of projects and contributions:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National French research project BIP-ADEME “Creabiom” – Development of biodegradable multilayers for food packaging using the byproducts of the vegetable oil industry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partnership: 2 industrials; 2 academic laboratories; 2 technology transfer centres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National French research project ANR “GASP” – Development of biobased and biodegradable high barrier food packaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partnership: 1 industrial, 2 start-ups, 5 academic laboratories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contribution to the unit UMT SafeMat (AgroParisTech/LNE) labelled by the French ministry of Agriculture on security of Food Contact Materials</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Teaching**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I staff member of the first ranked French Engineering School in Agricultural and Food studies and Forestry (2019 international QS Ranking 4). My teaching activity includes lectures, laboratory courses and project supervision in food and polymer sciences, green chemistry, packaging science for undergraduate and postgraduate students.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International contributions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main contribution to the eco-design module of the European Project Fitness – open courseware platform for food packaging: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fitness.agroparistech.fr/fitness/lectures/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project module coordinator in the Master Erasmus Mundus BIOCEB (European Master in Biological and Chemical Engineering for a Sustainable Bioeconomy)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual biodegradable microplastics derived from compostable packaging under large-scale industrial composting fully degrade in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Abou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 451, pp.134496. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Oxygen Barrier Performance of Polylactide Film by Using Bleached and Unbleached Nanocellulose From Grape Pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia O Okamoto‐schalch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela B Dalben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e70401. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.70401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the heterogeneous contamination of commercial paper and board food packaging at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.382-403. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2025.2451639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mesophilic anaerobic digestion of compostable packaging through efficient and versatile thermo-alkaline pre-treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Puchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sambusiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108896. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of active compounds in chitosan by ionic gelation: Physicochemical, active properties and application in packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cristina Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odílio Benedito Garrido Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.141129. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Processing Of Municipal Household Organic Waste: The Role Of Energy Mix Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ESCAPE 35 - European Symposium on Computer Aided Process Engineering Ghent, Belgium. 6-9 July 2025, 4, pp.1975 - 1980. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69997/sct.198612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and mesophilic anaerobic digestion of commercial compostable food packaging: Implications for bio-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Catalina Suarez Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sambusiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 424, pp.132273. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P25-06 PackSafe: Integrated chemical safety assessment of Food Contact Articles (ANR-21-CE21-0004 project: 2022–2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lyathaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 399 (Supplement 2), pp.S355. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor transport properties of bio-based multilayer materials determined by original and complementary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-50298-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation and environmental assessment of compostable packaging mixed with biowaste in full-scale industrial composting conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benbrahim Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 400, pp.130670. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FitNESS: An E-Learning Platform to Design Safe and Responsible Food Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steward Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (8), pp.3179 - 3192. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.4c00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of extrusion blown films of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate) blends for flexible packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141 (16), pp.e55240. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.55240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on behavior and environmental impact of compostable packaging materials in full-scale industrial composting conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.111102. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.111102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of protection equivalence principle to allow design barrier layers for promoting the use of recycled materials for food contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379, pp.06001. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337906001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixin, a performing natural antioxidant in active food packaging for the protection of oxidation sensitive food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hickmann Flôres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Marli B Nachtigall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.114730. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2023.114730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient high oxygen barrier multilayer films of nanocellulose and polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.120761. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film-blown blends of poly(3-hydroxybutyrate-co-3-hydroxyvalerate) by compatibilization with poly(butylene-co-succinate-co-adipate) with a free radical initiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.108072. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage alimentaire et durabilité : L’engagement de la Chaire CoPack dans la Stratégie 3R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejsi Hasanbelliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie pour une sécurité chimique intégrée des matériaux d’emballage au contact des denrées alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new bio‐based and biodegradable blends of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate) and poly(butylene‐co‐succinate‐co‐adipate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (19), pp.52124. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and injection moulding induced degradation of date palm fibre - polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hom Dhakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the thermo-mechanical properties of polylactide/cellulose nanocrystal nanocomposites obtained by two surface compatibilization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.102907. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Potential Migrants in Polyethylene Terephthalate Samples of Ecuadorian Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Marín-Morocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rómulo Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.3769. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13213769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide films produced with bixin and acetyl tributyl citrate: Functional properties for active packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hickmann Flôres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Marli B. Nachtigall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (17), pp.50302. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.50302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.122256. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nanoconfinement on Polylactide Crystallization and Gas Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes-Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.9953-9965. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b21391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagihan Varol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerization of glycidyl methacrylate from the surface of cellulose nanocrystals for the elaboration of PLA-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Salmi-Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dragoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234, pp.115899. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Golovchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (16), pp.6107-6115. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ZnO nanoparticle morphology on relaxation and transport properties of PLA nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlantz Lizundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Penayo Ortellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Renewable Epoxy-Amine Resins With Tunable Thermo-Mechanical Properties, Wettability and Degradation Abilities From Lignocellulose- and Plant Oils-Derived Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izia Do Marcolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.159. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2019.00159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emballages biodégradables : durée de vie du produit ou durée de vie de l’emballage ? Exemple du PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (12), pp.17092-17099. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic synthesis of renewable sterically-hindered phenolic antioxidants with tunable polarity from lignocellulose and vegetal oil components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (11), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19113358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced physical aging rates of polylactide in polystyrene/polylactide multilayer films from fast scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150 (15), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamic heterogeneity in the amorphous phase of Poly(L,L-lactide) confined at the nanoscale by the coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designed cellulose nanocrystal surface properties for improving barrier properties in polylactide nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.267-277. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative determination of volatile organic compounds formed during polylactide processing by MHS-SPME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic synthesis and polymerization via ROMP of new biobased phenolic monomers: a greener process toward sustainable antioxidant polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Diot-Néant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Migeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix A. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2017.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology, mechanical properties, barrier properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in polymer science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Polymer Science, 279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the homogenization process on the structure and antioxidant properties of chitosan-lignin composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lauquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 236, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the impact of polylactide morphology on gas barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Divry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.163-172. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palm oil deodorizer distillate as toughening agent in polylactide packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette V. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Saelices Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.683-690. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis D. Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6371 - 6381. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystal surface functionalization for the controlled sorption of water and organic vapours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Relkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Mohamed Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp.2955-2970. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-016-0994-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites with functionalized polysaccharides nanocrystals through aqueous free radical polymerization promoted by ozonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Brochier-Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.256-566. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic preparation and characterization of renewable oligomers with bisguaiacol moieties: promising sustainable antiradical/antioxidant additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.3334 - 3345. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC00117C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid-based bis/trisphenols as renewable antioxidants for polypropylene and poly(butylene succinate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando F. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6562-6571. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b01429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility factors as screening tools of biodegradable toughening agents of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (48), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.42476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in electrospun amorphous plasticized polylactide fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2015.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (4), pp.858-865. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationships and structural design optimization of a series of p-hydroxycinnamic acids-based bis- and trisphenols as novel sustainable antiradical/antioxidant additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amando F Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cherubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mm Peru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (12), pp.3486-3496. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.suschemeng.5b01281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated total reflectance-mid infrared spectroscopy (ATR-MIR) coupled with independent components analysis (ICA): a fast method to determine plasticizers in polylactide (PLA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kassouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial vegetable oil by-products increase the ductility of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ait-Mada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.1087-1103. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2015.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process for chemical functionalization of nanocellulose with carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (12), pp.4551-60. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm5013458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of cellulose nanocrystals from industrial by-products of Agave tequilana and barley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Delia Román-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.552-559. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of flavoured oil in-water emulsions with polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148, pp.138-146. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chemical surface modification of cellulose nanowhiskers on thermal, mechanical, and barrier properties of poly(lactide) based</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette J. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (10), pp.3144-3154. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Aromatic Solutes in Aliphatic Polymers above Glass Transition Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi X. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette V. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (3), pp.874 - 888. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma3022103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Lignins as Antioxidant Additive in Active Biodegradable Packaging Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Louaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-013-0570-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of poly(lactide)/poly(β-hydroxybutyrate)/talc composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Tri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 129 (6), pp.3355-3365. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallization on barrier properties of formulated polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.180-189. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.3167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonisothermal crystallization kinetics of poly(lactide)effect of plasticizers and nucleating agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (5), pp.1085 -1098. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crystallinity of poly(lactide) on helium and oxygen barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (4), pp.779-788. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of poly(lactide) by sorption of volatile organic compounds at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (10), pp.1871-1880. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastiques - propriétés et potentiel d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mai/juin, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Structure-Properties Relationships of Different Multiphase Systems Based on Plasticized Poly(Lactic Acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette J. Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-011-0285-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of PLA towards oxygen and aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of industrial lignin as additive with antioxidiant properties in PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Louaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential migrants in Poly(lactic acid) packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crystallinity on gas barrier and mechanical properties of pla food packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grandmontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette J. Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.603-606. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of poly(lactic acid) and its morphological changes induced by aroma compound sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (6), pp.818-826. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéométrie interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux biodégradables. Polymères biodégradables : normes de biodégradation et propriétés principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.154-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of biodegradable polyesters towards aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette V. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.90-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of concentration and ionic strength on the adsorption kinetics of gelatin at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (1-2), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of the crystallisation rate on thermal and barrier properties of polylactide acid (PLA) food packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette V. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.607-609. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial polyesters grafted with poly(ethylene glycol) : behaviour in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (7), pp.1384-1392. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Mixing Times with Helical Ribbon Impeller for Non-Newtonian Viscous Fluids Using an Advanced Imaging Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chhabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (12), pp.1686-1691. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.200700320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Degree of Protein Aggregation on Mass Transport Through Wheat Gluten Membranes and Their Digestibility-An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 81 (3), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/cchem.2004.81.3.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradability of wheat gluten based bioplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gratraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (4), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00760-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling behavior and structural characteristics of wheat gluten polypeptide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (3), pp.1002-1008. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm034499b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosetting of wheat protein based bioplastics : modeling of mechanism and material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197 (181-191), </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200350717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic processing of protein-based bioplastics : chemical engineering aspects of mixing, extrusion and hot molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197, pp.207-217. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200350719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of swollen gluten polymer networks : effects of process parameters on cross-link density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Functional networks and gels, 200, pp.137-145. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200351014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerization kinetics of wheat gluten upon thermosetting. A mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (21), pp.5947-5954. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0256283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydroxylation of 2-cyclopentylbenzoxazole with Cunninghamella blakesleeana DSMZ 1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kraemer-Schafhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feichtenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Griengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53 (3), pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition modifiant les propriétés mécaniques d'un polymère thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1451772 -PCT/FR2015/050533. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Polymer Science—What to Expect from Green Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer Nature Switzerland, pp.221-236, 2024, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Lignins as Multifunctional Additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Di Loreto Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baumberger, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-290, 2024, 978-3-031-54188-9. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing New Function to Packaging Materials by Agricultural By-Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo A. Chong; David J. Newman; Douglas A. Steinmacher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural, Forestry and Bioindustry Biotechnology and Biodiscovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.227-257, 2020, 978-3-030-51357-3. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51358-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des lignines comme additifs multifonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Di Loreto Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henri Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie verte et Industries Agroalimentaires – Vers une bioéconomie durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.239 à 255, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Chemical Stability of PLA in Food Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeancarlo Renzo Rocca-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.22471-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères biosourcés et biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 7 fonctions de l'emballage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.434, 2018, 9782743020385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology, mechanical properties, and barrier properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure and Properties of Poly(lactic acid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 279, Springer, 38 p., 2017, Advances in Polymer Science, 978-3-319-64229-1. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/12_2016_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and applications of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodegradable and bio-based polymers: environmental and biomedical applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2016, 978-1-119-11733-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of poly(lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid) science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Chemical Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2015, 978-1-84973-879-8. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781782624806-00124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéométrie interfaciale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Grossiord; Alain Ponton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure en rhéologie : état des lieux, avancées récentes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.283-311, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéométrie interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure en rhéologie : des avancées récentes aux perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Science, 2013, Science des Matériaux, 9782759806232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and applications of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers : biomedical and environmental applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Scrivener Publishing, 642 p., 2011, 978-0-470-63923-8. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118164792.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat Gluten based Biomaterials: Environmental Performance, Degradability and Physical Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gluten Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Royal Society of Chemistry, pp.443-446, 2004, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781847552099-00443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chemometric methods to assess food packaging safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Cauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of integrated packaging and distribution systems ensuring the quality and safety of fortified infant flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Sustainable Packaging Systems for Fortified Infant Flours in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna-Rodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination variability and mass transfer of organic contaminants in paper and board packaging - Project FoodSafeBioPack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF µPLASTICS POLLUTION IN THE MEDITERRANEAN SEA USING µFT-IR ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congres on Food and Environmental Sciences ICFES 24'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la pollution plastique en mer Méditerranée à l'aide de l'analyse FT-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Valéry en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biodegradable packaging ensuring quality and safety of infant food powders distributed in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bedon Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congres on Food and Environmental Sciences ICFES 24'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Meknès, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-barrier biobased multilayer packaging films with nanocellulose obtained from by-products from the agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Martelli-Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a robust sample preparation protocol for safety analysis of finished food contact packaging using bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Cauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun nanocellulose/poly(vinyl alcohol) (PVA) fibers: evaluation of cellulose nanocrystals orientation on multilayer food packaging properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol López-De-Dicastillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical pre-treatment to improve anaerobic digestion of polylactic acid packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Marin-Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France. pp.sciencesconf.org:jcat53:478449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BACTERIA-MICROPLASTICS INTERACTIONS IN TWO TYRRHENIAN SITES: THE SEA PLASTICS SURVEY 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Alasonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Messina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermiques du CPLA et impact sur sa biodégradabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France. https://jcat53.sciencesconf.org/478631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation of biodegradable poly(hydroxybutyrateco-hydroxyvalerate) and poly(butylene succinate-co-adipate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53ième Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PALAISEAU, France. https://jcat53.sciencesconf.org/477018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging and its effect on mechanical properties of toughened PLA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53ième Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PALAISEAU, France. https://jcat53.sciencesconf.org/475806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of food co-products for the manufacture of packaging materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53ième Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PALAISEAU, France. 133, https://jcat53.sciencesconf.org/477020, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy using a combination of physico/chemical analysis and in vitro bioassays for chemical safety of food contact articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RiskTOX 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du compostage industriel sur les propriétés thermiques de polymères biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France. https://jcat53.sciencesconf.org/478635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film blowing of biodegradable poly(hydroxybutyrate-co-hydroxyvalerate) and poly(butylene succinate-co-adipate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixin and acetyl tributyl citrate in polylactide films produced by casting and melt processing: performance in stability and protection of food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microplastics sampled in the mediterranean sea by TGA-GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Colmar, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts écotoxiques de microplastiques sur les oligochètes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée SEFA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film blowing of biodegradable poly(hydroxybutyrate-co-hydroxyvalerate) and poly(butylene succinate-co-adipate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alicante, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF FOOD QUALITY AND SAFETY FOR PACKAGED HAM USING BIODEGRADABLE PACKAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical materials based on nanocelluloses and Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Polysaccharide Conference EPNOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide films produced with bixin and ATBC: effect of thermal treatment on bixin stability and migration kinetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanocellulose-based high gas barrier composites for packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers (Biopol 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF BIODEGRADABLE POLY(HYDROXYBUTYRATE-CO-HYDROXYVALERATE) AND POLY(BUTYLENE SUCCINATE-CO-ADIPATE) BLENDS: TOUGHENING EFFECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your packaging from your local farms to your fridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYLACTIDE FILMS WITH INCREASED OPTICAL BARRIER PROPERTIES THROUGH THE USE OF BIXIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'interphase modifiée des nanoparticules de cellulose sur la relaxation et les propriétés barrière du PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Calorimétrie et d’Analyse Thermique (JCAT 50)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Valéry en Caux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du taux de nanoparticules de cellulose incorporées dans une matrix PLA sur la stabilité thermique et la microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic synthesis of revewable antioxydant additives with tunable polarity from lignocellulose and vegetal oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henri Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253. ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion non-Fickienne dans des nanocomposites polylactide/nanocristaux de cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compatibility of confiner polymers on the macromolecular mobility of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 48 - 48. edition des Journées de Calorimétrie et d'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rueil Malmaison, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ZnO nanoparticle morphology on relaxatin properties of PLA nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Penayo Ortellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lizundia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2017 - 6. International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mons, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the impact of the polymer morphology on the gas barrier properties of semi-crystalline polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of confined polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbim 2017 - 4th international meeting on Material/Bioproduct Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter J. J. Huijgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Di Loreto Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Workshop on Lignocellulosics and Pulp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France. , 2016, Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices. proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient biobased toughening agents of PLA packaging films with changed environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium on Food Packaging, 16-18 November 2016, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelone, Spain. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of novel biobased and biodegradable packaging polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Eco-Design of Agri-Bio-Industry Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of renewable nanocomposites for packaging by the functionalization of nanopolysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Food Packaging: Scientific Developments supporting safety and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging and its effect on mechanical properties of toughened pla films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. journées de calorimétrie et d'analyse thermique (JCAT 47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anglet, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of nanocomposite poly(vinyl alcohol) membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojo Ivan Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Material/Bioproduct Interaction (MATBIM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides nanocrystals grafted with polystyrene: comparison between CAN and ozonolysis grafting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Colloque du Groupe Français des Polymères (GFP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France. , 128 p., 2012, 41ème Colloque du Groupe Français des Polymères (GFP 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft acid confectionaries : the texture and state transition specificities of gelatin in comparison to agar and pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Sieffermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Rheology and Structure ( ISFRS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zürich, Switzerland. 2009, 5th International Symposium on Food Rheology and Structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of poly(lactic acid) and its morphological changes induced by aroma sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shelf Life International Meeting (SLIM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. 59 (6), pp.90-93, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de l’interface air/eau par la gélatine : effet de la composition du solvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque Annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Palaiseau, France. , 2008, 43ème Colloque annuel du groupe français de rhéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic rheological properties of gelatin films at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Gums and Stabilisers for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Wrexham, United Kingdom. Royal Society of Chemistry, 316, 2008, 14th Gums and stabilizers for the food industry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer biobased packaging films based on nanocelluloses from food industry by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Martelli-Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nanocelluloses from different agroindustrial by-products and their application to develop oxygen barrier biobased multilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Obrownick Okamoto Schalch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Materials Research Society, Sep 2025, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des articles commerciaux compostables en digestion anaérobie mésophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Catalina Suarez Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de Calorimétrie et d'Analyse Thermique (JCAT 55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Analyse Thermique et Calorimétrie, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Chemical Contamination in Food Packaging: A Study on Paper and Cardboard Usage in the French Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schelcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional barrier concept in food packaging within the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du vieillissement physique de mélanges PLA/PHBV sur leurs propriétés mécaniques et de biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR PIMM - Arts et Métiers ParisTech, Jun 2024, Saint Valéry en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of biodegradable nano and microplastics in biowaste compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Abou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Alicante, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of performing biodegradable and biobased food packaging by the valorization of agricultural by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congres on Food and Environmental Sciences ICFES 24'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genth University &amp; University Moulay Ismail, Jan 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline pretreatment to improve food packagings biodegradation in mesophilic anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Larmarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sambusiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Alicante, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological development for quantifying transient degradation products of biodegradable plastics in compost. Detection and quantification of biodegradable nano- and micro-plastics in biowaste compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Cheick Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GDR Plastiques, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Household Organic Waste Management: Modeling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie de Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion blown films of poly(3-hdyroxybutyrate-co-3-hydroxyvalerate) blends for flexible packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alicante, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the degradation status of biodegradable polymers by assessing thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR SayFood - Paris-Saclay Food and Bioproduct Engineering Laboratory, AgroParisTech, INRAE, Université Paris Saclay; AFCAT, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de propriétés thermiques, mécaniques et antimicrobiennes des films actifs de PLA et d'huile essentielle d'origan traités par plasma froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wifrido Teran-Verzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Yépez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Salas-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53ième Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR SayFood - Paris-Saclay Food and Bioproduct Engineering Laboratory, AgroParisTech, INRAE, Université Paris Saclay, May 2023, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for assessing the contamination of recycled paper and board food packaging by carcinogenic substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fernàndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CIRCUL-A-BILITY CONFERENCE Re-thinking Packaging for Circular &amp; Sustainable Food Supply Chains of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical materials based on nanocellulose and poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2023, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical materials based on nanocellulose and poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polysaccharides Network Of Excellence, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostability of certified biodegradable plastics at industrial scale processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bioplastics Conference EBC23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bioplastics, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic description of the contamination of recycled paper and board food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 14 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIERARCHICAL MATERIALS BASED ON NANOCELLULOSE AND POLY(LACTIC ACID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding and tracking contaminants of food contact materials by wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lyathaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodSim 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIERARCHICAL MATERIALS BASED ON NANOCELLULOSE AND POLY(LACTIC ACID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2022, 8th International Conference on Bio-based and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alicante University, Nov 2022, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-DESIGN OF PACKAGING: A CHALLENGE FOR THE SUPPLY CHAIN OF FOOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie chimique de contaminants des papiers et cartons recyclés : vers une identification de la causalité de la contamination des aliments emballés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawraa Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2022 Sciences et Solutions technologiques pour la Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ imaging of chemical contaminants in recycled paper and board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Food Packaging – Scientific Developments Supporting Safety and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILSI Europe, May 2022, Digital (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient architectures to obtain high gas barrier materials using PLA and nanocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Bio-based and Biodegradable Polymers ( Biopol 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microscopic to macroscopic descriptions of food contamination by recycled papers and boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022 Shaping the Production of Sustainable, Healthy Foods for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocellulose-based composites: surface modification, processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of confinement of PLA on barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanocellulose-based high gas barrier composites for packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF BIODEGRADABLE POLY(HYDROXYBUTYRATE-CO-HYDROXYVALERATE) AND POLY(BUTYLENE SUCCINATE-CO-ADIPATE) BLENDS: TOUGHENING EFFECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2019 7th edition of the International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of gas barrier properties of polylactic acid (pla) by layer multiplying co-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBBB 2018, 15th international symposium on bioplastics, biocomposites and biorefing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermique d'antioxydants biosources pour la stabilisation des polymeres d'emballage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation dynamics in plasticized polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Times of Polymers and Composites. From Aerospace to Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ischia, Italy. pp.020055, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing new function to packaging materials by agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Biotechnology and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Guyaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular mobility of confined PLA layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2017 - 6. International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of non-Fickian diffusion in biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodrying'2017 - 6th European drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège (ULiège). BEL., Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of PLLA by layer-multiplying co-extrusion: effect on microstructure and gas barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the Polymer Processing Society (PPS33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced gas barrier properties due to confinement of PLLA obtained by the nanolayer coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). FRA., Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palm Oil Deodorizer Distillate as Toughening agent in Poly(lactide) Packaging Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoproInov: Valorisation des coproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech. FRA., Oct 2016, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches en chimie analytique appuyées par la chimiométrie pour l’analyse des NIAS et notre outil FMECA pour la gestion du risque sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique. Emballage et aliment : risques et moyens de maitrise des molécules issues de l’emballage et des transformations de l’aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PLLA confinement effect on its macromolecular mobility in PLLA/PS films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. journées de calorimétrie et d'analyse thermique (JCAT 47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des NIAS dans les emballages alimentaires aidée par la chimiométrie et gestion du risque sanitaire par la méthode FMECA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kassouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016: Les plastiques, quels enjeux pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishement of a esr method for measuring the radical scavenging power of lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Di Loreto Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in electrospun fibers of plasticized polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stellenbosch University. ZAF., May 2015, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of antioxidant activity of new biobased macrobisphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando F. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chérubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle (ULR). FRA., May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioproducts of oil industry as toughening agents of Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of dense nanocomposite poly(vinyl alcohol) membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojo Ivan Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RWTH Aachen University. DEU., Sep 2015, Aachen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of renewable nanocomposites for packaging by the functionalization of nanopolysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Meeting on Material / Bioproduct Interaction (MATBIM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ingénierie Procédés Aliments (1145)., Jun 2015, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastiques : focus sur le polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'affaires de l'Institut 3BCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of PLLA by layer multiplying co-extrusion effect on gaz barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of renewable nanocomposites for packaging by the functionalization of nanopolysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the plasticizer chemical structure on the plasticizing behavior of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new biobased macrobisphenols derived from ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando F. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chérubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS). Washington D.C., USA., Aug 2014, San Francisco California, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new bio-based macrobisphenols derived from ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando, Félix Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chérubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. Strasbourg, FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés des films PLA cristallisés à partir de l'état vitreux et de l'état fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM)., Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux biosourcés - de la synthèse aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée Thématique Junior (JTJ) InterBio 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopelículas compuestas para su uso en contacto con alimentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lautaro M. Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Ansorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma E. Marcovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congreso Internacional de Ciencia y Tecnología de Alimentos (CICYTAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Cordoba, Argentina, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new bio-based polyphenolics from ferulic acid and bio-based diols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando F. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chérubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Inspires Chemistry Engineers (N.I.C.E. 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Research Society (MRS). USA., Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la ductilité du polylactide par ajout de condensats de désodorisation d'huile végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM)., Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline forms of the amorphous phase behavior in PLA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric and sorption behavior of functionalized cellulose nanocrystals for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Relkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of potential migrants in food contact materisals using TGA-GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kassouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and polycondensation of bio-based macrodiols containing ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando, Félix Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2013 - 4. International Conference on Biodegradable and Biobased Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous phase molecular mobility of palsticized poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new bio-based macrobisphenols derived from ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando, Félix Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’acide férulique par voie enzymatique à partir de biomasse lignocellulosique et purification par techniques séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommet M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rakotoarivonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA-CEPIA, Bioraffinerie des lignocelluloses (BILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption behaviour and gas barrier properties of materials based on functionnalized cellulose nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and analyse of new bio-based macrodiols containing ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando, Félix Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two plasticizers on the physical aging of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dobricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHBV as a functionnal ingredient for improving ductility of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bourfarguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides nanocrystals grafted with polystyrene : comparison between CAN and ozonolysis grafting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual International Conference on Nanotechnology for Renewable Materials (2013 TAPPI International Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a green way for polysaccharides nanoparticles grafting for food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Packaging " Scientific Developments Supporting Safety Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoforming of PLA-PHBV films : effect on their morphology and gas barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bourfarguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Packaging " Scientific Developments Supporting Safety Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma sorption in poly(lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallization of poly(lactide) on barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Packaging " Scientific Developments Supporting Safety Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of modulated calorimetric methods for the determination of cooperativity in complex multiphasic polymer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallization of poly(lactide) on barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43.Journées de la Calorimétrie et de l'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma sorption in Polylactide at low concentration : effect on thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Material/Bioproducts Interactions (Matbim 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and amorphous phase mobility in biopolyestes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees d'Etudes des Equilibres entre Phases (JEEP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the molecular interactions to improve the diffusion barrier of biosourced polymers to organic solutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diffusion in Materials (DIMAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a green way for polysaccharides nanoparticles grafting for food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Material/Bioproducts Interactions (Matbim 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics and barrier properties in plasticized polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Material/Bioproducts Interactions (Matbim 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of modulated calorimetric methods to determine cooperativity length in multiphasic polymer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43.Journées de la Calorimétrie et de l'Analyse Thermique (JCAT 43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface chemical modification of cellulose nanowhiskers on mechanical and barrier properties of bionanocomposites based poly(lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2011 International Conference on Biodegradable Polymers and Sustainable Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV spectroscopy to measure the diffusion coefficients of homologous flexible aromatic tracers in PP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SOLEIL Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Saint Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of poly-(D,L-lactide) crystallinity by X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Idrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lebosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sauvageot-Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IAPRI Symposium on Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new use of nanoparticles to decrease diffusion coefficients of organic solutes in bio-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2011 International Conference on Biodegradable Polymers and Sustainable Composites,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure/function relationship between poly(lactide) microstructure and barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biodegradable Polymers and Sustainable Composites (Biopol 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tailored approach to optimize the barrier properties of Poly(lactic acid) nanocomposites for food contact purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2010, Nantes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of additives in polylactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatBim, First Meeting on Material/Bioproduct Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annealing on the microstructure of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Idrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lebosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Meeting on Material/Bioproduct Interaction (MatBim)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes de transfert de gaz et de composés d'arôme dans des polyesters biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoriales, Salon Interanational du Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLLA/PHB blends : characterization of their compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatBim2010, First Meeting on Material/Bioproduct Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticization and annealing on mechanical and barrier properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Meeting on Material/Bioproduct Interaction (MatBim)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV spectroscopy to measure the diffusion coefficients of homologous flexible aromatic tracers in polypropylene and poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Novel Matrices and Delivery Systems : Application to Food Stabilization and Controlled Release of Bioactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la plastification et du recuit sur les propriétés mécaniques et barrière de l’acide polylactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM)., Oct 2010, Nantes, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialité des lignines comme additif fonctionnel dans des matériaux biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Louaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Flory-Huggins approach of the partitioning of bulky solutes between polymers and interacting liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Molecular Modeling and Simulation for Industrial Applications: Physico-Chemical Properties and Processes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of additives in poly(lactic acid) by a dissolution–precipitation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatBim2010, First Meeting on Material/Bioproduct Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of the biodegradable polyesters PLA and PHB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lecourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoFE09 - Conference on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of aroma compounds in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation 4. Summer School " Bioplastics and Related Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the solvent composition on the adsorption of gelatin to the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoFE09 - Conference on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft acid confectionaries : the texture and state transition specificities of gelatin in comparison to agar and pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Food Engineering CoFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticization on barrier properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biodegradable Polymers and Sustainable Composites (Biopol 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molecular transport properties of ethyl acetate in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Food Engineering, CoFe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of poly(lactic acid) formulation and crystallinity on barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of poly(lactic acid) : effects on formulation and crystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Polymer Congress - EPF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial surface contamination of biodegradable polyesters for food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation 4. Summer School " Bioplastics and Related Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of PLA and PHB in relation with the formulation and the crystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Arômes Plate-Forma Lipides- Arômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Centre des Sciences du Goût et de l'Alimentation (1324)., Apr 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of poly(lactic acid) formulation on morphology and barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation 4. Summer School " Bioplastics and Related Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized method for the identification of molecular transport properties of aroma compounds in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress - EPF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontamination of biodegradable polyesters for food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress - EPF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of PLA and PHB in reation with the formulation and the crystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoFE09 - Conference on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Colombus, OH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of adsorption of gelatin at the air/water interface : effect of concentration and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Gums and Stabilisers for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Wrexham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molecular transport properties of ethyl acetate in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biopolymères, Biomatériaux, Chimie Verte 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of the crystallinity degree on thermal and barrier properties of poly(lactic acid) (PLA) food packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of PLA and PHB in relation with their formulation and crystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biopolymères, Biomatériaux, Chimie Verte 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of the biodegradable polyesters PLA and PHB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lecourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biopolymères, Biomatériaux, Chimie Verte 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of listeria monocytogenes and lactococcus lactis strains to biodegradable packaging materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biopolymères, Biomatériaux, Chimie Verte 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Listeria monocytogenes and Lactococcus lactis strains to biodegradable packaging materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Food Packaging: Scientific Developments supporting Safety and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of biodegradable polyesters to aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Food Chem XIV : Food Quality, an Issue of Molecule Based Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of adsorption of gelatin at the air/water interface : effect of concentration and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formula v</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why dough inflation should have to modify the rate of gluten protein thermosetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Viterbo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS DES PLASTIQUES ÉCOCOMPATIBLES A la recherche d’une gestion écoresponsable de la fin de vie des plastiques Rapport contributif multiacteurs établi par TEK4life issu du groupe de travail « Plastiques biosourcés et/ou biodégradables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Doukhi-De-Boissoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId719"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Domenek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sandra Domenek - Professor AgroParisTech</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reserach interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Food and agriculture are the main market of polymer materials. The properties and usage of those materials need to be eco-designed to contribute to the decrease of the environmental footprint of the branch. I am developing novel packaging concepts aiming propose alternatives using biobased and biodegradable polymers meeting high quality and safety standards. My scientific expertise includes physical chemistry of polymers and polymer physics, functional properties and formulation of polymer materials, aging and degradation studies, food/packaging interactions, analytical chemistry. Within this context I supervised to date 11 doctorate thesis, participated in 6 national and international research projects and contributed to the development of a research unit concerning safety of Food Contact Materials.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to scientific associations:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> French association of calorimetry and thermal analysis (AFCAT) - elected member of the advisory board; French network on food packaging (RMT ProPackFood)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination of projects and contributions:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National French research project BIP-ADEME “Creabiom” – Development of biodegradable multilayers for food packaging using the byproducts of the vegetable oil industry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partnership: 2 industrials; 2 academic laboratories; 2 technology transfer centres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National French research project ANR “GASP” – Development of biobased and biodegradable high barrier food packaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Partnership: 1 industrial, 2 start-ups, 5 academic laboratories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contribution to the unit UMT SafeMat (AgroParisTech/LNE) labelled by the French ministry of Agriculture on security of Food Contact Materials</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Teaching**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I staff member of the first ranked French Engineering School in Agricultural and Food studies and Forestry (2019 international QS Ranking 4). My teaching activity includes lectures, laboratory courses and project supervision in food and polymer sciences, green chemistry, packaging science for undergraduate and postgraduate students.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International contributions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main contribution to the eco-design module of the European Project Fitness – open courseware platform for food packaging: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fitness.agroparistech.fr/fitness/lectures/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Project module coordinator in the Master Erasmus Mundus BIOCEB (European Master in Biological and Chemical Engineering for a Sustainable Bioeconomy)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual biodegradable microplastics derived from compostable packaging under large-scale industrial composting fully degrade in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Abou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 451, pp.134496. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Oxygen Barrier Performance of Polylactide Film by Using Bleached and Unbleached Nanocellulose From Grape Pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia O Okamoto‐schalch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela B Dalben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e70401. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.70401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Processing Of Municipal Household Organic Waste: The Role Of Energy Mix Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ESCAPE 35 - European Symposium on Computer Aided Process Engineering Ghent, Belgium. 6-9 July 2025, 4, pp.1975 - 1980. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.69997/sct.198612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoencapsulation of active compounds in chitosan by ionic gelation: Physicochemical, active properties and application in packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Cristina Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odílio Benedito Garrido Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.141129. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and mesophilic anaerobic digestion of commercial compostable food packaging: Implications for bio-waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Catalina Suarez Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sambusiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 424, pp.132273. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mesophilic anaerobic digestion of compostable packaging through efficient and versatile thermo-alkaline pre-treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Puchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sambusiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108896. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the heterogeneous contamination of commercial paper and board food packaging at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.382-403. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2025.2451639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor transport properties of bio-based multilayer materials determined by original and complementary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Casalinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-50298-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation and environmental assessment of compostable packaging mixed with biowaste in full-scale industrial composting conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benbrahim Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 400, pp.130670. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FitNESS: An E-Learning Platform to Design Safe and Responsible Food Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steward Ouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101 (8), pp.3179 - 3192. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.4c00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of extrusion blown films of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate) blends for flexible packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141 (16), pp.e55240. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.55240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on behavior and environmental impact of compostable packaging materials in full-scale industrial composting conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.111102. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.111102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P25-06 PackSafe: Integrated chemical safety assessment of Food Contact Articles (ANR-21-CE21-0004 project: 2022–2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lyathaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 399 (Supplement 2), pp.S355. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient high oxygen barrier multilayer films of nanocellulose and polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.120761. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixin, a performing natural antioxidant in active food packaging for the protection of oxidation sensitive food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hickmann Flôres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Marli B Nachtigall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.114730. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2023.114730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film-blown blends of poly(3-hydroxybutyrate-co-3-hydroxyvalerate) by compatibilization with poly(butylene-co-succinate-co-adipate) with a free radical initiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.108072. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emballage alimentaire et durabilité : L’engagement de la Chaire CoPack dans la Stratégie 3R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejsi Hasanbelliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie pour une sécurité chimique intégrée des matériaux d’emballage au contact des denrées alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2022.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of protection equivalence principle to allow design barrier layers for promoting the use of recycled materials for food contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379, pp.06001. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337906001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new bio‐based and biodegradable blends of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate) and poly(butylene‐co‐succinate‐co‐adipate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (19), pp.52124. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas barrier properties of polylactide/cellulose nanocrystals nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.107683. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2022.107683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of the thermo-mechanical properties of polylactide/cellulose nanocrystal nanocomposites obtained by two surface compatibilization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.102907. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and injection moulding induced degradation of date palm fibre - polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hom Dhakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Potential Migrants in Polyethylene Terephthalate Samples of Ecuadorian Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Marín-Morocho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rómulo Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.3769. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13213769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide films produced with bixin and acetyl tributyl citrate: Functional properties for active packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hickmann Flôres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Marli B. Nachtigall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (17), pp.50302. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.50302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.122256. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Nanoconfinement on Polylactide Crystallization and Gas Barrier Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes-Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.9953-9965. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b21391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagihan Varol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerization of glycidyl methacrylate from the surface of cellulose nanocrystals for the elaboration of PLA-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Salmi-Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dragoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234, pp.115899. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Renewable Epoxy-Amine Resins With Tunable Thermo-Mechanical Properties, Wettability and Degradation Abilities From Lignocellulose- and Plant Oils-Derived Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izia Do Marcolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.159. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2019.00159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emballages biodégradables : durée de vie du produit ou durée de vie de l’emballage ? Exemple du PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ZnO nanoparticle morphology on relaxation and transport properties of PLA nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlantz Lizundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Penayo Ortellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.175-184. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Golovchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (16), pp.6107-6115. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (12), pp.17092-17099. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic synthesis of renewable sterically-hindered phenolic antioxidants with tunable polarity from lignocellulose and vegetal oil components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (11), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19113358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced physical aging rates of polylactide in polystyrene/polylactide multilayer films from fast scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150 (15), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamic heterogeneity in the amorphous phase of Poly(L,L-lactide) confined at the nanoscale by the coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.128-136. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designed cellulose nanocrystal surface properties for improving barrier properties in polylactide nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183, pp.267-277. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative determination of volatile organic compounds formed during polylactide processing by MHS-SPME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocatalytic synthesis and polymerization via ROMP of new biobased phenolic monomers: a greener process toward sustainable antioxidant polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Diot-Néant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Migeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix A. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2017.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology, mechanical properties, barrier properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in polymer science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Advances in Polymer Science, 279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the homogenization process on the structure and antioxidant properties of chitosan-lignin composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lauquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 236, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the impact of polylactide morphology on gas barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Divry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.163-172. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palm oil deodorizer distillate as toughening agent in polylactide packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette V. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Saelices Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.683-690. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.5114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystal surface functionalization for the controlled sorption of water and organic vapours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Relkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Mohamed Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp.2955-2970. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-016-0994-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bodart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis D. Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6371 - 6381. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites with functionalized polysaccharides nanocrystals through aqueous free radical polymerization promoted by ozonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Brochier-Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.256-566. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic preparation and characterization of renewable oligomers with bisguaiacol moieties: promising sustainable antiradical/antioxidant additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.3334 - 3345. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC00117C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferulic acid-based bis/trisphenols as renewable antioxidants for polypropylene and poly(butylene succinate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando F. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (12), pp.6562-6571. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b01429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in electrospun amorphous plasticized polylactide fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.68-78. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2015.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationships and structural design optimization of a series of p-hydroxycinnamic acids-based bis- and trisphenols as novel sustainable antiradical/antioxidant additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amando F Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cherubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mm Peru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (12), pp.3486-3496. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.suschemeng.5b01281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (4), pp.858-865. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial vegetable oil by-products increase the ductility of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ait-Mada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.1087-1103. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2015.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated total reflectance-mid infrared spectroscopy (ATR-MIR) coupled with independent components analysis (ICA): a fast method to determine plasticizers in polylactide (PLA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kassouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility factors as screening tools of biodegradable toughening agents of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (48), </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.42476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green process for chemical functionalization of nanocellulose with carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (12), pp.4551-60. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm5013458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of cellulose nanocrystals from industrial by-products of Agave tequilana and barley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Delia Román-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.552-559. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of flavoured oil in-water emulsions with polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148, pp.138-146. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Aromatic Solutes in Aliphatic Polymers above Glass Transition Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi X. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette V. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (3), pp.874 - 888. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma3022103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Lignins as Antioxidant Additive in Active Biodegradable Packaging Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Louaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-013-0570-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of poly(lactide)/poly(β-hydroxybutyrate)/talc composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Tri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 129 (6), pp.3355-3365. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chemical surface modification of cellulose nanowhiskers on thermal, mechanical, and barrier properties of poly(lactide) based</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette J. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (10), pp.3144-3154. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crystallinity of poly(lactide) on helium and oxygen barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (4), pp.779-788. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonisothermal crystallization kinetics of poly(lactide)effect of plasticizers and nucleating agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (5), pp.1085 -1098. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of poly(lactide) by sorption of volatile organic compounds at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (10), pp.1871-1880. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallization on barrier properties of formulated polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.180-189. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.3167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of PLA towards oxygen and aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential migrants in Poly(lactic acid) packagings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of industrial lignin as additive with antioxidiant properties in PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Louaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Structure-Properties Relationships of Different Multiphase Systems Based on Plasticized Poly(Lactic Acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette J. Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.362-371. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-011-0285-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastiques - propriétés et potentiel d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mai/juin, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of poly(lactic acid) and its morphological changes induced by aroma compound sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (6), pp.818-826. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.2793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéométrie interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crystallinity on gas barrier and mechanical properties of pla food packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grandmontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette J. Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.603-606. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0842-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of biodegradable polyesters towards aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette V. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.90-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux biodégradables. Polymères biodégradables : normes de biodégradation et propriétés principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.154-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of the crystallisation rate on thermal and barrier properties of polylactide acid (PLA) food packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette V. Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.607-609. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of concentration and ionic strength on the adsorption kinetics of gelatin at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (1-2), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Mixing Times with Helical Ribbon Impeller for Non-Newtonian Viscous Fluids Using an Advanced Imaging Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chhabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (12), pp.1686-1691. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.200700320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial polyesters grafted with poly(ethylene glycol) : behaviour in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (7), pp.1384-1392. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2007.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradability of wheat gluten based bioplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gratraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (4), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00760-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling behavior and structural characteristics of wheat gluten polypeptide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (3), pp.1002-1008. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm034499b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Degree of Protein Aggregation on Mass Transport Through Wheat Gluten Membranes and Their Digestibility-An In Vitro Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 81 (3), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/cchem.2004.81.3.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic processing of protein-based bioplastics : chemical engineering aspects of mixing, extrusion and hot molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197, pp.207-217. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200350719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of swollen gluten polymer networks : effects of process parameters on cross-link density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Functional networks and gels, 200, pp.137-145. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200351014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosetting of wheat protein based bioplastics : modeling of mechanism and material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197 (181-191), </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200350717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerization kinetics of wheat gluten upon thermosetting. A mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (21), pp.5947-5954. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0256283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the hydroxylation of 2-cyclopentylbenzoxazole with Cunninghamella blakesleeana DSMZ 1906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kraemer-Schafhalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feichtenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Griengl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 53 (3), pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition modifiant les propriétés mécaniques d'un polymère thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1451772 -PCT/FR2015/050533. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Polymer Science—What to Expect from Green Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Springer Nature Switzerland, pp.221-236, 2024, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Lignins as Multifunctional Additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Di Loreto Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baumberger, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-290, 2024, 978-3-031-54188-9. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing New Function to Packaging Materials by Agricultural By-Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo A. Chong; David J. Newman; Douglas A. Steinmacher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural, Forestry and Bioindustry Biotechnology and Biodiscovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.227-257, 2020, 978-3-030-51357-3. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51358-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des lignines comme additifs multifonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Di Loreto Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henri Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie verte et Industries Agroalimentaires – Vers une bioéconomie durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.239 à 255, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Chemical Stability of PLA in Food Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeancarlo Renzo Rocca-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.22471-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères biosourcés et biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 7 fonctions de l'emballage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.434, 2018, 9782743020385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology, mechanical properties, and barrier properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis, Structure and Properties of Poly(lactic acid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 279, Springer, 38 p., 2017, Advances in Polymer Science, 978-3-319-64229-1. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/12_2016_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and applications of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodegradable and bio-based polymers: environmental and biomedical applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2016, 978-1-119-11733-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of poly(lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid) science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Chemical Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2015, 978-1-84973-879-8. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781782624806-00124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéométrie interfaciale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Grossiord; Alain Ponton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure en rhéologie : état des lieux, avancées récentes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.283-311, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéométrie interfaciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure en rhéologie : des avancées récentes aux perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Science, 2013, Science des Matériaux, 9782759806232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and applications of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers : biomedical and environmental applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Scrivener Publishing, 642 p., 2011, 978-0-470-63923-8. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118164792.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat Gluten based Biomaterials: Environmental Performance, Degradability and Physical Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gluten Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Royal Society of Chemistry, pp.443-446, 2004, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781847552099-00443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of integrated packaging and distribution systems ensuring the quality and safety of fortified infant flours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chemometric methods to assess food packaging safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Cauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Sustainable Packaging Systems for Fortified Infant Flours in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Serna-Rodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination variability and mass transfer of organic contaminants in paper and board packaging - Project FoodSafeBioPack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSIS OF µPLASTICS POLLUTION IN THE MEDITERRANEAN SEA USING µFT-IR ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congres on Food and Environmental Sciences ICFES 24'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la pollution plastique en mer Méditerranée à l'aide de l'analyse FT-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Valéry en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biodegradable packaging ensuring quality and safety of infant food powders distributed in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Bedon Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cratchley Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congres on Food and Environmental Sciences ICFES 24'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Meknès, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-barrier biobased multilayer packaging films with nanocellulose obtained from by-products from the agro-food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Martelli-Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a robust sample preparation protocol for safety analysis of finished food contact packaging using bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilla Cauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical pre-treatment to improve anaerobic digestion of polylactic acid packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Marin-Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France. pp.sciencesconf.org:jcat53:478449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun nanocellulose/poly(vinyl alcohol) (PVA) fibers: evaluation of cellulose nanocrystals orientation on multilayer food packaging properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol López-De-Dicastillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BACTERIA-MICROPLASTICS INTERACTIONS IN TWO TYRRHENIAN SITES: THE SEA PLASTICS SURVEY 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Alasonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Messina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation of biodegradable poly(hydroxybutyrateco-hydroxyvalerate) and poly(butylene succinate-co-adipate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53ième Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PALAISEAU, France. https://jcat53.sciencesconf.org/477018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermiques du CPLA et impact sur sa biodégradabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France. https://jcat53.sciencesconf.org/478631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging and its effect on mechanical properties of toughened PLA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53ième Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PALAISEAU, France. https://jcat53.sciencesconf.org/475806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of food co-products for the manufacture of packaging materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53ième Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PALAISEAU, France. 133, https://jcat53.sciencesconf.org/477020, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy using a combination of physico/chemical analysis and in vitro bioassays for chemical safety of food contact articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RiskTOX 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du compostage industriel sur les propriétés thermiques de polymères biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France. https://jcat53.sciencesconf.org/478635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixin and acetyl tributyl citrate in polylactide films produced by casting and melt processing: performance in stability and protection of food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film blowing of biodegradable poly(hydroxybutyrate-co-hydroxyvalerate) and poly(butylene succinate-co-adipate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microplastics sampled in the mediterranean sea by TGA-GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Colmar, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts écotoxiques de microplastiques sur les oligochètes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée SEFA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film blowing of biodegradable poly(hydroxybutyrate-co-hydroxyvalerate) and poly(butylene succinate-co-adipate) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alicante, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF FOOD QUALITY AND SAFETY FOR PACKAGED HAM USING BIODEGRADABLE PACKAGING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical materials based on nanocelluloses and Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Polysaccharide Conference EPNOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanocellulose-based high gas barrier composites for packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers (Biopol 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide films produced with bixin and ATBC: effect of thermal treatment on bixin stability and migration kinetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your packaging from your local farms to your fridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF BIODEGRADABLE POLY(HYDROXYBUTYRATE-CO-HYDROXYVALERATE) AND POLY(BUTYLENE SUCCINATE-CO-ADIPATE) BLENDS: TOUGHENING EFFECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'interphase modifiée des nanoparticules de cellulose sur la relaxation et les propriétés barrière du PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées de Calorimétrie et d’Analyse Thermique (JCAT 50)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Valéry en Caux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYLACTIDE FILMS WITH INCREASED OPTICAL BARRIER PROPERTIES THROUGH THE USE OF BIXIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Oliveira Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du taux de nanoparticules de cellulose incorporées dans une matrix PLA sur la stabilité thermique et la microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ZnO nanoparticle morphology on relaxatin properties of PLA nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Penayo Ortellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lizundia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2017 - 6. International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mons, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of confined polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbim 2017 - 4th international meeting on Material/Bioproduct Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the impact of the polymer morphology on the gas barrier properties of semi-crystalline polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion non-Fickienne dans des nanocomposites polylactide/nanocristaux de cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque National du Groupe Français des Polymères, GFP2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic synthesis of revewable antioxydant additives with tunable polarity from lignocellulose and vegetal oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hollande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henri Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253. ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compatibility of confiner polymers on the macromolecular mobility of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 48 - 48. edition des Journées de Calorimétrie et d'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rueil Malmaison, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient biobased toughening agents of PLA packaging films with changed environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium on Food Packaging, 16-18 November 2016, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelone, Spain. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of novel biobased and biodegradable packaging polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Eco-Design of Agri-Bio-Industry Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of renewable nanocomposites for packaging by the functionalization of nanopolysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Food Packaging: Scientific Developments supporting safety and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelone, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging and its effect on mechanical properties of toughened pla films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. journées de calorimétrie et d'analyse thermique (JCAT 47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anglet, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aguié-Béghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter J. J. Huijgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Di Loreto Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Workshop on Lignocellulosics and Pulp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France. , 2016, Biorefinery lignins use as antioxidants: radical scavenging properties in packaging and food model matrices. proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of nanocomposite poly(vinyl alcohol) membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojo Ivan Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Material/Bioproduct Interaction (MATBIM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides nanocrystals grafted with polystyrene: comparison between CAN and ozonolysis grafting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Colloque du Groupe Français des Polymères (GFP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France. , 128 p., 2012, 41ème Colloque du Groupe Français des Polymères (GFP 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft acid confectionaries : the texture and state transition specificities of gelatin in comparison to agar and pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Sieffermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Rheology and Structure ( ISFRS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zürich, Switzerland. 2009, 5th International Symposium on Food Rheology and Structure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of poly(lactic acid) and its morphological changes induced by aroma sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shelf Life International Meeting (SLIM2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ischia, Italy. 59 (6), pp.90-93, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de l’interface air/eau par la gélatine : effet de la composition du solvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque Annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Palaiseau, France. , 2008, 43ème Colloque annuel du groupe français de rhéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic rheological properties of gelatin films at the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Gums and Stabilisers for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Wrexham, United Kingdom. Royal Society of Chemistry, 316, 2008, 14th Gums and stabilizers for the food industry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nanocelluloses from different agroindustrial by-products and their application to develop oxygen barrier biobased multilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Obrownick Okamoto Schalch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Materials Research Society, Sep 2025, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des articles commerciaux compostables en digestion anaérobie mésophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Catalina Suarez Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de Calorimétrie et d'Analyse Thermique (JCAT 55)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Analyse Thermique et Calorimétrie, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Chemical Contamination in Food Packaging: A Study on Paper and Cardboard Usage in the French Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schelcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional barrier concept in food packaging within the circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer biobased packaging films based on nanocelluloses from food industry by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Martelli-Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of biodegradable nano and microplastics in biowaste compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Abou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Alicante, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of performing biodegradable and biobased food packaging by the valorization of agricultural by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congres on Food and Environmental Sciences ICFES 24'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genth University &amp; University Moulay Ismail, Jan 2024, Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline pretreatment to improve food packagings biodegradation in mesophilic anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Larmarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Sambusiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Alicante, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological development for quantifying transient degradation products of biodegradable plastics in compost. Detection and quantification of biodegradable nano- and micro-plastics in biowaste compost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Cheick Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GDR Plastiques, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Household Organic Waste Management: Modeling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Buendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie de Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion blown films of poly(3-hdyroxybutyrate-co-3-hydroxyvalerate) blends for flexible packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alicante, Jul 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du vieillissement physique de mélanges PLA/PHBV sur leurs propriétés mécaniques et de biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR PIMM - Arts et Métiers ParisTech, Jun 2024, Saint Valéry en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the degradation status of biodegradable polymers by assessing thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Salomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anir Benihya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53. Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR SayFood - Paris-Saclay Food and Bioproduct Engineering Laboratory, AgroParisTech, INRAE, Université Paris Saclay; AFCAT, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de propriétés thermiques, mécaniques et antimicrobiennes des films actifs de PLA et d'huile essentielle d'origan traités par plasma froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wifrido Teran-Verzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Yépez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Salas-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53ième Journée de Calorimétrie et Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR SayFood - Paris-Saclay Food and Bioproduct Engineering Laboratory, AgroParisTech, INRAE, Université Paris Saclay, May 2023, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for assessing the contamination of recycled paper and board food packaging by carcinogenic substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Fernàndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CIRCUL-A-BILITY CONFERENCE Re-thinking Packaging for Circular &amp; Sustainable Food Supply Chains of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical materials based on nanocellulose and poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2023, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical materials based on nanocellulose and poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polysaccharides Network Of Excellence, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostability of certified biodegradable plastics at industrial scale processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Greuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Bioplastics Conference EBC23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bioplastics, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic description of the contamination of recycled paper and board food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 14 International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIERARCHICAL MATERIALS BASED ON NANOCELLULOSE AND POLY(LACTIC ACID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding and tracking contaminants of food contact materials by wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lyathaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodSim 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECO-DESIGN OF PACKAGING: A CHALLENGE FOR THE SUPPLY CHAIN OF FOOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie chimique de contaminants des papiers et cartons recyclés : vers une identification de la causalité de la contamination des aliments emballés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hawraa Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2022 Sciences et Solutions technologiques pour la Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIERARCHICAL MATERIALS BASED ON NANOCELLULOSE AND POLY(LACTIC ACID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2022, 8th International Conference on Bio-based and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alicante University, Nov 2022, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ imaging of chemical contaminants in recycled paper and board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Food Packaging – Scientific Developments Supporting Safety and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILSI Europe, May 2022, Digital (à distance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient architectures to obtain high gas barrier materials using PLA and nanocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Bio-based and Biodegradable Polymers ( Biopol 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microscopic to macroscopic descriptions of food contamination by recycled papers and boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Biant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EFFoST International Conference 2022 Shaping the Production of Sustainable, Healthy Foods for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocellulose-based composites: surface modification, processing and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of confinement of PLA on barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanocellulose-based high gas barrier composites for packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matbim 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF BIODEGRADABLE POLY(HYDROXYBUTYRATE-CO-HYDROXYVALERATE) AND POLY(BUTYLENE SUCCINATE-CO-ADIPATE) BLENDS: TOUGHENING EFFECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2019 7th edition of the International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermique d'antioxydants biosources pour la stabilisation des polymeres d'emballage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation dynamics in plasticized polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Times of Polymers and Composites. From Aerospace to Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ischia, Italy. pp.020055, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5045917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing new function to packaging materials by agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Biotechnology and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Guyaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of gas barrier properties of polylactic acid (pla) by layer multiplying co-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBBB 2018, 15th international symposium on bioplastics, biocomposites and biorefing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of non-Fickian diffusion in biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodrying'2017 - 6th European drying Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège (ULiège). BEL., Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of PLLA by layer-multiplying co-extrusion: effect on microstructure and gas barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the Polymer Processing Society (PPS33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular mobility of confined PLA layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2017 - 6. International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palm Oil Deodorizer Distillate as Toughening agent in Poly(lactide) Packaging Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoproInov: Valorisation des coproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech. FRA., Oct 2016, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced gas barrier properties due to confinement of PLLA obtained by the nanolayer coextrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon (INSA Lyon). FRA., Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches en chimie analytique appuyées par la chimiométrie pour l’analyse des NIAS et notre outil FMECA pour la gestion du risque sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique. Emballage et aliment : risques et moyens de maitrise des molécules issues de l’emballage et des transformations de l’aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PLLA confinement effect on its macromolecular mobility in PLLA/PS films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Stoclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. journées de calorimétrie et d'analyse thermique (JCAT 47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des NIAS dans les emballages alimentaires aidée par la chimiométrie et gestion du risque sanitaire par la méthode FMECA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kassouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016: Les plastiques, quels enjeux pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics in electrospun fibers of plasticized polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stellenbosch University. ZAF., May 2015, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishement of a esr method for measuring the radical scavenging power of lignins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Di Loreto Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement of PLLA by layer multiplying co-extrusion effect on gaz barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of renewable nanocomposites for packaging by the functionalization of nanopolysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Meeting on Material / Bioproduct Interaction (MATBIM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ingénierie Procédés Aliments (1145)., Jun 2015, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastiques : focus sur le polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'affaires de l'Institut 3BCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of antioxidant activity of new biobased macrobisphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando F. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chérubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Green Chemistry (ISGC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle (ULR). FRA., May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioproducts of oil industry as toughening agents of Polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gratia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of incorporating cellulose nanocrystals on the mechanical, thermal, morphological and transport properties of dense nanocomposite poly(vinyl alcohol) membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tojo Ivan Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RWTH Aachen University. DEU., Sep 2015, Aachen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of renewable nanocomposites for packaging by the functionalization of nanopolysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giana Almeida Perré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Biodegradable Polymers (Biopol 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP)., Oct 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the plasticizer chemical structure on the plasticizing behavior of PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new bio-based macrobisphenols derived from ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando, Félix Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chérubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. Strasbourg, FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés des films PLA cristallisés à partir de l'état vitreux et de l'état fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM)., Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux biosourcés - de la synthèse aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée Thématique Junior (JTJ) InterBio 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-enzymatic synthesis and properties evaluation of new biobased macrobisphenols derived from ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando F. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chérubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS). Washington D.C., USA., Aug 2014, San Francisco California, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopelículas compuestas para su uso en contacto con alimentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lautaro M. Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Ansorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma E. Marcovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congreso Internacional de Ciencia y Tecnología de Alimentos (CICYTAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Cordoba, Argentina, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new bio-based polyphenolics from ferulic acid and bio-based diols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando F. Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chérubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Inspires Chemistry Engineers (N.I.C.E. 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Research Society (MRS). USA., Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la ductilité du polylactide par ajout de condensats de désodorisation d'huile végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM)., Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline forms of the amorphous phase behavior in PLA films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Fernandes Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric and sorption behavior of functionalized cellulose nanocrystals for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Relkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of potential migrants in food contact materisals using TGA-GC/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Kassouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous phase molecular mobility of palsticized poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and polycondensation of bio-based macrodiols containing ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando, Félix Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2013 - 4. International Conference on Biodegradable and Biobased Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’acide férulique par voie enzymatique à partir de biomasse lignocellulosique et purification par techniques séparatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommet M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rakotoarivonina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA-CEPIA, Bioraffinerie des lignocelluloses (BILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption behaviour and gas barrier properties of materials based on functionnalized cellulose nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new bio-based macrobisphenols derived from ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando, Félix Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 - Biopolymer Assemblies for Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two plasticizers on the physical aging of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dobricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and analyse of new bio-based macrodiols containing ferulic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando, Félix Reano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Allais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHBV as a functionnal ingredient for improving ductility of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bourfarguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides nanocrystals grafted with polystyrene : comparison between CAN and ozonolysis grafting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual International Conference on Nanotechnology for Renewable Materials (2013 TAPPI International Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallization of poly(lactide) on barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Packaging " Scientific Developments Supporting Safety Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma sorption in poly(lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallization of poly(lactide) on barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43.Journées de la Calorimétrie et de l'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma sorption in Polylactide at low concentration : effect on thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Material/Bioproducts Interactions (Matbim 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of modulated calorimetric methods for the determination of cooperativity in complex multiphasic polymer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the molecular interactions to improve the diffusion barrier of biosourced polymers to organic solutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diffusion in Materials (DIMAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and amorphous phase mobility in biopolyestes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees d'Etudes des Equilibres entre Phases (JEEP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a green way for polysaccharides nanoparticles grafting for food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Material/Bioproducts Interactions (Matbim 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics and barrier properties in plasticized polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Material/Bioproducts Interactions (Matbim 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of modulated calorimetric methods to determine cooperativity length in multiphasic polymer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43.Journées de la Calorimétrie et de l'Analyse Thermique (JCAT 43)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a green way for polysaccharides nanoparticles grafting for food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Packaging " Scientific Developments Supporting Safety Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoforming of PLA-PHBV films : effect on their morphology and gas barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bourfarguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Food Packaging " Scientific Developments Supporting Safety Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new use of nanoparticles to decrease diffusion coefficients of organic solutes in bio-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2011 International Conference on Biodegradable Polymers and Sustainable Composites,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure/function relationship between poly(lactide) microstructure and barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biodegradable Polymers and Sustainable Composites (Biopol 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV spectroscopy to measure the diffusion coefficients of homologous flexible aromatic tracers in PP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SOLEIL Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Saint Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface chemical modification of cellulose nanowhiskers on mechanical and barrier properties of bionanocomposites based poly(lactide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopol 2011 International Conference on Biodegradable Polymers and Sustainable Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of poly-(D,L-lactide) crystallinity by X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Idrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lebosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sauvageot-Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IAPRI Symposium on Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annealing on the microstructure of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Idrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lebosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Meeting on Material/Bioproduct Interaction (MatBim)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLLA/PHB blends : characterization of their compatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Salazar Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Sollogoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatBim2010, First Meeting on Material/Bioproduct Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticization and annealing on mechanical and barrier properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Meeting on Material/Bioproduct Interaction (MatBim)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes de transfert de gaz et de composés d'arôme dans des polyesters biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoriales, Salon Interanational du Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV spectroscopy to measure the diffusion coefficients of homologous flexible aromatic tracers in polypropylene and poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Novel Matrices and Delivery Systems : Application to Food Stabilization and Controlled Release of Bioactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la plastification et du recuit sur les propriétés mécaniques et barrière de l’acide polylactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Avérous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM)., Oct 2010, Nantes, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialité des lignines comme additif fonctionnel dans des matériaux biodégradables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Louaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of additives in poly(lactic acid) by a dissolution–precipitation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatBim2010, First Meeting on Material/Bioproduct Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized Flory-Huggins approach of the partitioning of bulky solutes between polymers and interacting liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Molecular Modeling and Simulation for Industrial Applications: Physico-Chemical Properties and Processes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tailored approach to optimize the barrier properties of Poly(lactic acid) nanocomposites for food contact purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2010, Nantes, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of additives in polylactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etzael Espino-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Riquet-Motchidlover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatBim, First Meeting on Material/Bioproduct Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plasticization on barrier properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biodegradable Polymers and Sustainable Composites (Biopol 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft acid confectionaries : the texture and state transition specificities of gelatin in comparison to agar and pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Matignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Food Engineering CoFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of poly(lactic acid) : effects on formulation and crystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Polymer Congress - EPF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial surface contamination of biodegradable polyesters for food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation 4. Summer School " Bioplastics and Related Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molecular transport properties of ethyl acetate in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Food Engineering, CoFe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of poly(lactic acid) formulation and crystallinity on barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8.World Congress of Chemical Engineering (WCCE8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of PLA and PHB in relation with the formulation and the crystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Arômes Plate-Forma Lipides- Arômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Centre des Sciences du Goût et de l'Alimentation (1324)., Apr 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of poly(lactic acid) formulation on morphology and barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation 4. Summer School " Bioplastics and Related Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontamination of biodegradable polyesters for food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress - EPF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized method for the identification of molecular transport properties of aroma compounds in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress - EPF'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of PLA and PHB in reation with the formulation and the crystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoFE09 - Conference on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Colombus, OH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of the biodegradable polyesters PLA and PHB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lecourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoFE09 - Conference on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of aroma compounds in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation 4. Summer School " Bioplastics and Related Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the solvent composition on the adsorption of gelatin to the air/water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoFE09 - Conference on Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of adsorption of gelatin at the air/water interface : effect of concentration and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Gums and Stabilisers for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Wrexham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molecular transport properties of ethyl acetate in poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biopolymères, Biomatériaux, Chimie Verte 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of the crystallinity degree on thermal and barrier properties of poly(lactic acid) (PLA) food packaging films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of PLA and PHB in relation with their formulation and crystallinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biopolymères, Biomatériaux, Chimie Verte 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of the biodegradable polyesters PLA and PHB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lecourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biopolymères, Biomatériaux, Chimie Verte 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of listeria monocytogenes and lactococcus lactis strains to biodegradable packaging materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biopolymères, Biomatériaux, Chimie Verte 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Listeria monocytogenes and Lactococcus lactis strains to biodegradable packaging materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Bellon-Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Food Packaging: Scientific Developments supporting Safety and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of biodegradable polyesters to aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pronnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Food Chem XIV : Food Quality, an Issue of Molecule Based Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of adsorption of gelatin at the air/water interface : effect of concentration and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Mezdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brambati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formula v</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why dough inflation should have to modify the rate of gluten protein thermosetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Redl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene M. H. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Gluten Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Viterbo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS DES PLASTIQUES ÉCOCOMPATIBLES A la recherche d’une gestion écoresponsable de la fin de vie des plastiques Rapport contributif multiacteurs établi par TEK4life issu du groupe de travail « Plastiques biosourcés et/ou biodégradables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Doukhi-De-Boissoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId720"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fitness.agroparistech.fr/fitness/lectures/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Abou Coulibaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Biant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Mai Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hayert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2451639" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Huet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamarque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Puchelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ottini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.198612" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Catalina Suarez Murcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132273" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pissis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lyathaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benbrahim Bouchou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steward Ouadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Cornuau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c00137" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Delliou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Daoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Breysse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Stoll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hickmann Fl&#244;res" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marli B Nachtigall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2023.114730" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejsi Hasanbelliu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.12.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539633v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Dhakal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03412635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03413971v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mar&#237;n-Morocho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Salazar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13213769" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03413495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marli B. Nachtigall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Oliveira Rios" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50302" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes-Nassar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21391" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Gars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi-Mani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115899" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlantz Lizundia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Penayo Ortellado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Vilas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.02.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hollande" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izia Do Marcolino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Gross" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00159" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511716v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113358" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02188" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino P&#233;rez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Belgacem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar Gonzalez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diot-N&#233;ant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Migeot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Reano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Divry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.11.047" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Ducruet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gratia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Saelices Jimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guinault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5114" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0994-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269146v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino Perez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brochier-Salon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.09.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01707347v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Reano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00117C" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F. Reano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Domenek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01429" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.42476" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Monnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Domenek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.047" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amando F Reano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cherubin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mm Peru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.suschemeng.5b01281" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218107v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruellan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chollet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait-Mada" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2015.98" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173917v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5013458" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173918v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cakir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Delia Rom&#225;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.09.017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMR46TX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004631v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NSBXGJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-P&#233;rez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette J. Ducruet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B1257F1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001578v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi X. Fang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Vitrac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3022103" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987129v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Louaifi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumberger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0570-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994550v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Tri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39056" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200977v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.3167" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23357" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXCW7J72-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sollogoub" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducruet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.01.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003405v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.047" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173859v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429172v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-011-0285-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0Q8C5R0R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bernasconi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019108v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019106v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalanne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173787v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmontagne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0842-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173786v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2793" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173889v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Grossiord" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173858v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173869v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mezdour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brambati" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.06.034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8WC7LSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664670v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0329-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668454v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.03.001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61C580JK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537039v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhabra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domenek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200700320" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA34EB71F213C5217A9C426322CA426D37C9DE4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187341v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Brendel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/cchem.2004.81.3.423" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582937v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feuilloley" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gratraud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Morel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00760-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-530SV84B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02681940v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm034499b" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763439v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Redl" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200350717" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPSQS9WD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680634v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200350719" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z65ZX9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763300v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200351014" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-157K056F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680672v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bonicel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0256283" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XGXZ32WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696513v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kraemer-Schafhalter" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boehling" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feichtenhofer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griengl" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628095v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562344v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03646795v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51358-0_13" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca-Smith" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965224712" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22471-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746017v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/agro-alimentaire/les-7-fonctions-de-l-emballage/dole/tec-et-doc/sciences-et-techniques-agroalimentaires/livre/9782743020385" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727164v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2016_17" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269149v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wiley.com" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173103v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2014/9781849738798.asp" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782624806-00124" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF3A71EF644BBF85B2025F50F4D67A6A68AF59F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586752v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Grossiord" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807001v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173102v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118164792.ch8" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986998v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847552099-00443" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-8VKX0JQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186094v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Cauville" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186126v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Andriamahefa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436690v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186159v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435342v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185358v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435411v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bedon Gomez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185343v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli-Tosi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185354v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375395v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol L&#243;pez-De-Dicastillo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375386v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Marin-Collado" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375296v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caruso" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Alasonati" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vichot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375587v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benbrahim" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375416v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375439v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jimenez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375425v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375350v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375581v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887502v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887517v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rios" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752124v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665922v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnefous" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887536v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887512v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356092v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906626v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899472v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904131v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906643v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899480v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904259v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918677v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742150v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739302v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741280v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741293v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lizundia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739305v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741294v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739290v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. J. Huijgen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739291v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chollet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736387v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741282v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739285v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195514v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ivan Andrianirina" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173877v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bras" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gilbert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Belgacem" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173894v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Matignon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sieffermann" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brambati" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Guedj" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173841v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173864v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dessert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guedj" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173860v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abdelli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guedj" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235014v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248615v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Obrownick Okamoto Schalch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186052v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186172v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schelcher" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186185v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185351v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978198v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435429v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978032v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larmarque" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952262v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cheick Coulibaly" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186029v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185336v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375007v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375127v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wifrido Teran-Verzola" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Y&#233;pez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Salas-Gomez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978156v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kermorvant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fern&#224;ndez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395571v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395617v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374981v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978251v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887530v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759593v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lyathaud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395750v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887525v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978304v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Ayoub" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978274v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887541v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978219v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904180v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904159v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Nassar" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906660v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904110v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918616v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918763v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741281v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741283v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740348v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736382v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594826v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739292v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736386v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435385v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204195v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Randrianarivo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269143v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Basson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204194v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191438v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195513v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269148v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219021v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269144v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269147v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628094v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195515v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195517v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269152v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269155v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204476v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro M. Buffa" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Ansorena" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma E. Marcovich" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195516v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269150v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269153v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269154v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Randrianarivo" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269151v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173838v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173896v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Wang" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561782v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennaceur" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommet M." TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakotoarivonina" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173881v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Almeida" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173895v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173839v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bourfarguine" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173878v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173880v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173899v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173901v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173862v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173854v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173863v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollogoub" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173900v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173851v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186883v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Fang" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.269" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173879v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173853v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173855v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173882v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coulon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173887v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173890v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Idrac" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lebosse" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sauvageot-Loriot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173886v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173790v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173891v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173850v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebosse" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173847v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173888v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173849v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173884v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173791v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173892v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173885v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173883v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173868v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lecourtier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173902v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173866v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173893v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173848v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173876v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173844v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173861v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173897v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173845v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173846v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173875v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173873v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173843v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754726v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173874v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173840v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173842v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173867v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173898v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173872v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173871v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pronnier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173870v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ridoux" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761423v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redl" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03646788v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charrel" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doukhi-De-Boissoudy" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kolbe" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fitness.agroparistech.fr/fitness/lectures/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Abou Coulibaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134496" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ottini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69997/sct.198612" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Catalina Suarez Murcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Huet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lamarque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Puchelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108896" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Biant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Mai Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hayert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2451639" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benbrahim Bouchou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130670" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steward Ouadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Cornuau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c00137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Delliou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pissis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lyathaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Stoll" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Maillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hickmann Fl&#244;res" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marli B Nachtigall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2023.114730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejsi Hasanbelliu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.12.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Daoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Breysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52124" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05613284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107683" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03412635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Dhakal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03413971v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mar&#237;n-Morocho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Salazar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13213769" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03413495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marli B. Nachtigall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Oliveira Rios" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50302" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes-Nassar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b21391" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Gars" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi-Mani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Ji" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115899" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hollande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izia Do Marcolino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Gross" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00159" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063385v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlantz Lizundia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Penayo Ortellado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Vilas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.02.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113358" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727155v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02188" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino P&#233;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Belgacem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar Gonzalez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diot-N&#233;ant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Migeot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. Reano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Divry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.11.047" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruellan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette V. Ducruet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gratia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Saelices Jimenez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guinault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5114" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557783v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-Perez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Relkin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0994-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino Perez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brochier-Salon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.09.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01707347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Reano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00117C" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564419v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando F. Reano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Domenek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b01429" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195805v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Monnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Domenek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.07.047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269520v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amando F Reano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cherubin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mm Peru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.suschemeng.5b01281" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218107v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruellan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait-Mada" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2015.98" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219018v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kassouf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.10.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269141v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.42476" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173917v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5013458" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173918v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cakir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Delia Rom&#225;n-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.09.017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMR46TX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004631v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NSBXGJG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi X. Fang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Vitrac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3022103" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987129v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Louaifi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-013-0570-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994550v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Tri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39056" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350665v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etzael Espino-P&#233;rez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette J. Ducruet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B1257F1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203341v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sollogoub" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ducruet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.01.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004073v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23357" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXCW7J72-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003405v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.03.047" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200977v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.3167" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019105v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bernasconi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019106v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lalanne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019108v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429172v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-011-0285-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0Q8C5R0R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173859v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173786v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2793" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173889v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Huang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Grossiord" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173787v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmontagne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0842-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173858v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664670v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0329-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173869v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mezdour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brambati" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.06.034" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8WC7LSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537039v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhabra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cuvelier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domenek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200700320" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA34EB71F213C5217A9C426322CA426D37C9DE4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668454v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2007.03.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61C580JK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582937v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feuilloley" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gratraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Morel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00760-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-530SV84B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02681940v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Brendel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm034499b" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187341v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/cchem.2004.81.3.423" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680634v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Redl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200350719" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z65ZX9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763300v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200351014" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-157K056F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763439v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200350717" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPSQS9WD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680672v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bonicel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0256283" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XGXZ32WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696513v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kraemer-Schafhalter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boehling" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feichtenhofer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Griengl" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628095v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562344v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562339v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-54188-9" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_11" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03646795v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51358-0_13" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981621v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Di Loreto Campos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Maillard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca-Smith" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965224712" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22471-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746017v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/agro-alimentaire/les-7-fonctions-de-l-emballage/dole/tec-et-doc/sciences-et-techniques-agroalimentaires/livre/9782743020385" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727164v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2016_17" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269149v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wiley.com" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173103v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2014/9781849738798.asp" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782624806-00124" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF3A71EF644BBF85B2025F50F4D67A6A68AF59F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586752v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Grossiord" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807001v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173102v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118164792.ch8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986998v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilbert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847552099-00443" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-8VKX0JQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186126v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Andriamahefa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186094v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Cauville" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436690v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186159v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435342v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185358v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435411v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bedon Gomez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185343v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli-Tosi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185354v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375386v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Marin-Collado" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Huet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375395v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol L&#243;pez-De-Dicastillo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375296v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caruso" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Alasonati" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vichot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375416v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375587v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benbrahim" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375439v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jimenez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375425v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375350v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375581v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887517v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rios" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887502v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752124v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665922v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnefous" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bamiere" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887536v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887512v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356092v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899472v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906626v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906643v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904131v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904259v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899480v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918677v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741293v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lizundia" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741294v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739305v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739302v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742150v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741280v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739291v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chollet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736387v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741282v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739285v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739290v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J. J. Huijgen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195514v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ivan Andrianirina" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173877v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bras" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gilbert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Belgacem" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173894v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Matignon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sieffermann" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Brambati" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Guedj" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173841v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173864v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dessert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guedj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173860v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abdelli" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guedj" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248615v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Obrownick Okamoto Schalch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186052v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186172v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schelcher" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186185v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235014v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978198v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435429v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978032v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larmarque" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952262v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cheick Coulibaly" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186029v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185336v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185351v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375007v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375127v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Salazar" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wifrido Teran-Verzola" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Y&#233;pez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Salas-Gomez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978156v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kermorvant" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fern&#224;ndez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395571v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395617v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374981v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978251v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887530v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759593v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lyathaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887525v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978304v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Ayoub" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395750v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978274v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887541v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Salmi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978219v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904180v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904159v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Nassar" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906660v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904110v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918616v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918763v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099640v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741283v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740348v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741281v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594826v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736382v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739292v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736386v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435385v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269143v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Basson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204195v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Randrianarivo" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Riquet-Motchidlover" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269144v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269148v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219021v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204194v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ch&#233;rubin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191438v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195513v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269147v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628094v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195517v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269152v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269155v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195515v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204476v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro M. Buffa" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Ansorena" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma E. Marcovich" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195516v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269150v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269153v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269154v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Randrianarivo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269151v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173838v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561782v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennaceur" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommet M." TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakotoarivonina" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173881v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Almeida" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173896v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Wang" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173895v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173839v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bourfarguine" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173878v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173862v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173901v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173863v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sollogoub" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173900v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173854v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186883v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Fang" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.269" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173851v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173879v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173853v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173855v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173880v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173899v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173886v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173865v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saiter" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173887v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173882v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coulon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173890v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Idrac" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lebosse" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sauvageot-Loriot" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173850v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebosse" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173888v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173849v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173847v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173884v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173791v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173892v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173883v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173885v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173790v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173891v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173848v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173893v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173861v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173897v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173876v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173844v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173845v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173846v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173873v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173875v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173843v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173868v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lecourtier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173902v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173866v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754726v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173874v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173840v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173842v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173867v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173898v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173872v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173871v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pronnier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173870v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ridoux" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761423v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redl" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03646788v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charrel" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doukhi-De-Boissoudy" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kolbe" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>