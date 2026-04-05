--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1144,1636 +1144,1636 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire avec le(s) temps pour accompagner les installations en agriculture paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau EnsaÉco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urgent ! Propulser la transition écologique : des intentions aux actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.408-427, 2023, ISBN 978-2-9580773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04793856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fort-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiter le bâtiment de l’ENSAL, rendre visible le travail de sa maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses architecturales de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782490820238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poéticas urbanas, arquittetura, adaptação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavie Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artur Simões Rozestraten. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poéticas urbanas: imageria, projeto e precariedade. imaginário: construir e habitar a terra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annablume, pp.9-21, 2022, 978-65-5684-040-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04830935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire soi-même (autoconstruire) : un travail émancipateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rovy Pessoa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanaïs Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser-Faire : quand des architectes se mêlent de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l’Université de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Architecture, urbanisme, paysagisme, 978-2-8004-1757-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trame verte et bleue, un projet partagé. Récit de l'expérience pédagogique du chemin Gabugy menée à l'Ecole d'Architecture de Lyon ( 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonny, Yves; Bautés, Nicolas; Gouëset, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.175-187, 2017, Géographie sociale, 978-2-7535-5670-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01592817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces-temps de la mobilité labile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro José García Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas, Rachel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de Recherche, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre urbanité, ambiances et pragmatisme : une écologie de l'ordre public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro José García Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raoul, Emmanuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualité et sûreté des espaces urbains: onze expériences novatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, no 204, PUCA, pp.135--145, 2012, Collection "Recherche du PUCA", 978-2-11-097042-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Assefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jul Mcoisans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kaufman, Ned. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339-433, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception d'ambiances nocturnes : de l'enquête sociologique au projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Narboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deleuil, Jean-Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eclairage Public : démarches innovantes et expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.125-141, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : deux groupes professionnels émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrication de la ville – métiers et organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Parenthèses, 2009, 978-2-86364-651-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité des pratiques graphiques des concepteurs lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pousin, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la ville et construction des savoirs. Architecture, urbanisme, géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.185-194, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir d’autres mondes : fin de l’urbanisme et projet rural ? Après-midi d'étude dans le cadre des rencontres Terres communes, Friche de la Belle de mai, Marseille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées d'études &amp;quot;Dans les pas de Lina Bo Bardi. Leçons pour penser et concevoir un monde plus habitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Panzeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans les pas de Lina Bo Bardi. Leçons pour penser et concevoir un monde plus habitable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche EVS-LAURe (UMR 5600, Ecole nationale supérieure d'architecture de Lyon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique citoyenne locale autour de l’agriculture paysanne : une forme de mobilisation discrète et fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gazonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Localiser l'épreuve démocratique. Assemblages, circulations, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35007/gdp.a2kd-kq59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02971781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque international Poétiques urbaines,architecture, aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavie Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovy Pessoa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Simões Rozestraten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international ICHT 2017 imaginaire : construire et habiter la terre, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817604v1</w:t>
-              </w:r>
-[...1111 lines deleted...]
-                <w:t xml:space="preserve">hal-00995469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3048,51 +3048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exprimer la culture en mouvement par le projet architectural. Retour sur une proposition pour le musée du quai Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://journals.openedition.org/craup/11840#quotation. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3649,51 +3649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El urbanismo y lo urbano en la transformación de Bogotá. Discursos expertos y palabras de los habitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEARQ - Revista de arquitectura de la Universidad de los Andes (Bogotà)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.138-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4413,51 +4413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,284 +4529,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993838v1</w:t>
+                <w:t xml:space="preserve">hal-00993845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Assefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jul Mcoisans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993845v1</w:t>
+                <w:t xml:space="preserve">hal-00993838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance à maîtrise d'oeuvre pour la valorisation des ambiances lumineuses - Terminaux CDG1, E2, S3. Etude en amont d'un projet de mise en lumière confié à Charles Vicarini dans les espaces d'aéroports de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Huygen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Narboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 72, CRESSON, MCC-DAPA. 2008, 2 vol. (118, 81p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5270,51 +5270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Houdemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 61, CRESSON. 2004, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5441,51 +5441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions sensibles de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5611,51 +5611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Jacques Delétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 41, CRESSON, SETRA. 1998, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6275,51 +6275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana&#239;s Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gazonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Vedrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.a2kd-kq59" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fort-Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/revisiter-le-batiment-de-lensal-rendre-visible-le-travail-de-sa-maintenance/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100903210#h2tabDetails" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pernel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02126007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.11840" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Poli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Harel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01346847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0229" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq11.2012.14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Teysseyre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Studio Vicarini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mariolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4162" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971733v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana&#239;s Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gazonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fort-Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/revisiter-le-batiment-de-lensal-rendre-visible-le-travail-de-sa-maintenance/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100903210#h2tabDetails" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Vedrine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.a2kd-kq59" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pernel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02126007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.11840" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Poli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Harel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01346847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0229" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq11.2012.14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Teysseyre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Studio Vicarini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mariolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4162" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971733v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>