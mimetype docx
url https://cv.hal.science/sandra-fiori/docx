--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1178,221 +1178,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire avec le(s) temps pour accompagner les installations en agriculture paysanne</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fort-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urgent ! Propulser la transition écologique : des intentions aux actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.408-427, 2023, ISBN 978-2-9580773</w:t>
+              <w:t xml:space="preserve">Revisiter le bâtiment de l’ENSAL, rendre visible le travail de sa maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses architecturales de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782490820238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04793856v1</w:t>
+                <w:t xml:space="preserve">hal-04793781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Faire avec le(s) temps pour accompagner les installations en agriculture paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau EnsaÉco. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiter le bâtiment de l’ENSAL, rendre visible le travail de sa maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urgent ! Propulser la transition écologique : des intentions aux actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.408-427, 2023, ISBN 978-2-9580773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses architecturales de Lyon</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04793781v1</w:t>
+                <w:t xml:space="preserve">halshs-04793856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poéticas urbanas, arquittetura, adaptação</w:t>
               </w:r>
@@ -2751,1437 +2751,1437 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exprimer la culture en mouvement par le projet architectural. Retour sur une proposition pour le musée du quai Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://journals.openedition.org/craup/11840#quotation. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.11840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ferme de Mondeggi : une expérience de démocratie communautaire à Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métrpolotiques.eu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02971765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du commun. Entretien avec Alberto Magnaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Magnaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Ferro au prisme d’une histoire brésilienne, (re-)lire Dessin-chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Exils et migrations des architectes, des urbanistes,des paysagistes à l'ère contemporaine / Migration and exile among architects, urbanists and landscape architects in the modern era, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immersion par corps des chercheurs. Expérimentations méthodologiques à Salvador da Bahia et Caracas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quels corps demain ?, 14, pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.014.0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communs urbains : perspectives pour la recherche architecturale et urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Qu’est-ce qui fait laboratoire ?, 18, pp.85-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre piéton à Salvador de Bahia et Caracas : une proximité fragilisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Modes de vie de proximité dans les villes contemporaines, 6, pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El urbanismo y lo urbano en la transformación de Bogotá. Discursos expertos y palabras de los habitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEARQ - Revista de arquitectura de la Universidad de los Andes (Bogotà)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18389/dearq11.2012.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couleur et transparence : compte-rendu des Rencards de l'Acétylène, 7ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'ACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop S3 2008 : Lumière et paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Teysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de l'ENSAM 2007-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception des ambiances. Concepteurs sonores, figures professionnelles émergentes des ambiances architecturales et urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 113, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matériel spécifique : faire progresser la réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'ACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment observer une ambiance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Couic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines (n°42-43), pp. 77-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cours (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A(L)TLAS 2023-24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pernel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Ecole nationale supérieure d'architecture de Lyon, France. 2023, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural lands as commons : between local development and alter-metropolisation. Actions for protecting and empowering peasant agriculture in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. architectural department, palazzo Vegni, Firenze, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banlieue, logement social, politique de la Ville en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Séminaire doctoral "Áreas de concentração: Habitat e Planejamento Urbano", Sao Paulo, Brazil. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02126007v1</w:t>
-              </w:r>
-[...1162 lines deleted...]
-                <w:t xml:space="preserve">hal-01520077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4535,51 +4535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,64 +5454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions sensibles de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5908,51 +5908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">communs urbains : nouveau droit de cité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6275,51 +6275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana&#239;s Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gazonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fort-Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/revisiter-le-batiment-de-lensal-rendre-visible-le-travail-de-sa-maintenance/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100903210#h2tabDetails" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Vedrine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.a2kd-kq59" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pernel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02126007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.11840" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Poli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Harel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01346847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0229" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq11.2012.14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Teysseyre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Studio Vicarini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mariolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4162" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971733v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana&#239;s Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gazonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fort-Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/revisiter-le-batiment-de-lensal-rendre-visible-le-travail-de-sa-maintenance/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100903210#h2tabDetails" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Vedrine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.a2kd-kq59" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.11840" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Poli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Harel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.591" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01346847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0229" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq11.2012.14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Teysseyre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pernel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Medina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02126007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Studio Vicarini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mariolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4162" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971733v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>