--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -72,5624 +72,5719 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un outil de représentation pour l'accompagnement professionnel des processus d'auto-rénovation de l'habitat</w:t>
+                <w:t xml:space="preserve">Atelier &amp;quot;Inventorier-transformer nos expériences sociales des bouleversements écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lisa Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Morlé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fort-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModACT Modélisation de l’Activité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Leclercq (LUCID); Guillaume Gronier (Luxembourg Institute of Science and Technology), May 2024, Paris (cité des sciences), France</w:t>
+              <w:t xml:space="preserve">ATECOPOLS Réparer le futur ? Réflexions et perspectives depuis l'écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, atelier d'écologie politique (Atecopol de Toulouse); Université Jean Jaurès, Toulouse; Maison des Sciences de l'Homme et de la Société de Toulouse, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793711v1</w:t>
+                <w:t xml:space="preserve">hal-05630734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenir un réseau dense de fermes paysannes, une question d’infrastructure ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Proposition d'un outil de représentation pour l'accompagnement professionnel des processus d'auto-rénovation de l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalyser des mondes : Vers un approfondissement des territoires par l’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Espace rural projet spatial (ERPS), May 2024, ENSA Paris-Est, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">ModACT Modélisation de l’Activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Leclercq (LUCID); Guillaume Gronier (Luxembourg Institute of Science and Technology), May 2024, Paris (cité des sciences), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810023v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’installer paysan : la ferme au centre de l’engagement du quotidien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Maintenir un réseau dense de fermes paysannes, une question d’infrastructure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lena Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'étude « Les champs des possibles - Expérimentations sociales, politiques et existentielles en milieu rural »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Catalyser des mondes : Vers un approfondissement des territoires par l’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Espace rural projet spatial (ERPS), May 2024, ENSA Paris-Est, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04794005v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire soi-même (autoconstruire) : un travail émancipateur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">S’installer paysan : la ferme au centre de l’engagement du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rovy Pessoa Ferreira</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanaïs Rolland</w:t>
+                <w:t xml:space="preserve">Lena Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser - Faire, Les enjeux théoriques et pratiques des revalorisations du faire en architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">journées d'étude « Les champs des possibles - Expérimentations sociales, politiques et existentielles en milieu rural »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAA-UMR LAVUE 7218 CNRS, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02971725v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04794005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi les territoires ruraux sont-ils aussi en France des lieux de résistance et d’autonomie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Faire soi-même (autoconstruire) : un travail émancipateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rovy Pessoa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanaïs Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMINAIRE INTERNATIONAL DE RECHERCHE | habitat - résistance et autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Sao Carlos, Brésil</w:t>
+              <w:t xml:space="preserve">Penser - Faire, Les enjeux théoriques et pratiques des revalorisations du faire en architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02971786v1</w:t>
+                <w:t xml:space="preserve">halshs-02971725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arquitetura e realidade social - Experiencias pedagógicas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">En quoi les territoires ruraux sont-ils aussi en France des lieux de résistance et d’autonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« conversa de arquitetas : desafios da inserção e atuação na arquitetura social », IV Semana Acadêmica de Arquitetura e Urbanismo (SEMANAU) do Instituto de Arquitetura e Urbanismo da Universidade de São Paulo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, campus São Carlos, São Carlos, Brazil</w:t>
+              <w:t xml:space="preserve">SEMINAIRE INTERNATIONAL DE RECHERCHE | habitat - résistance et autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Sao Carlos, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02115366v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02971786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des exploitations agricoles dans les Monts du Lyonnais : une question rurale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Arquitetura e realidade social - Experiencias pedagógicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Gazonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">« conversa de arquitetas : desafios da inserção e atuação na arquitetura social », IV Semana Acadêmica de Arquitetura e Urbanismo (SEMANAU) do Instituto de Arquitetura e Urbanismo da Universidade de São Paulo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, campus São Carlos, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02115354v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager les ambiances de la mobilité : un dispositif de traduction et de mise en débat. Atelier participatif.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La transmission des exploitations agricoles dans les Monts du Lyonnais : une question rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gazonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESO, Apr 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">colloque Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01193303v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projeter, Fabriquer et partager l’espace.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partager les ambiances de la mobilité : un dispositif de traduction et de mise en débat. Atelier participatif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Paris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace en partage Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESO 6590, Apr 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">L’espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315242v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01193303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : nouveaux &amp;quot; faiseurs &amp;quot; d'ambiance(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Projeter, Fabriquer et partager l’espace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.135-139</w:t>
+              <w:t xml:space="preserve">L’espace en partage Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO 6590, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00833928v1</w:t>
+                <w:t xml:space="preserve">hal-01315242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public life on a Sahel crossroad</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : nouveaux &amp;quot; faiseurs &amp;quot; d'ambiance(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference PLiC - Public Life in the In-Between City, Haifa (Israel), 6-10 June, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Haifa, Israel, Israel. Support DVD-Rom</w:t>
+              <w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.135-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993639v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumières, miroir nocturne des paysages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Public life on a Sahel crossroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 4èmes Journées Européennes de la Recherche Architecturale et Urbaine EURAU'08 : Paysage Culturel, 16-19 Janvier 2008, Madrid, Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Madrid, Espagne. 11 p</w:t>
+              <w:t xml:space="preserve">International Conference PLiC - Public Life in the In-Between City, Haifa (Israel), 6-10 June, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Haifa, Israel, Israel. Support DVD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00380077v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lumières, miroir nocturne des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 4èmes Journées Européennes de la Recherche Architecturale et Urbaine EURAU'08 : Paysage Culturel, 16-19 Janvier 2008, Madrid, Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Madrid, Espagne. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00380077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les facteurs lumineux des ambiances publiques nocturnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004. ACI-Ville Ministère de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France. pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir d’autres mondes : fin de l’urbanisme et projet rural ? Après-midi d'étude dans le cadre des rencontres Terres communes, Friche de la Belle de mai, Marseille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres communes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées d'études &amp;quot;Dans les pas de Lina Bo Bardi. Leçons pour penser et concevoir un monde plus habitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans les pas de Lina Bo Bardi. Leçons pour penser et concevoir un monde plus habitable.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de recherche EVS-LAURe (UMR 5600, Ecole nationale supérieure d'architecture de Lyon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique citoyenne locale autour de l’agriculture paysanne : une forme de mobilisation discrète et fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gazonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Localiser l'épreuve démocratique. Assemblages, circulations, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35007/gdp.a2kd-kq59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02971781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du colloque international Poétiques urbaines,architecture, aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavie Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rovy Pessoa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Simões Rozestraten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international ICHT 2017 imaginaire : construire et habiter la terre, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fort-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiter le bâtiment de l’ENSAL, rendre visible le travail de sa maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses architecturales de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782490820238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec le(s) temps pour accompagner les installations en agriculture paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau EnsaÉco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urgent ! Propulser la transition écologique : des intentions aux actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.408-427, 2023, ISBN 978-2-9580773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04793856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poéticas urbanas, arquittetura, adaptação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavie Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artur Simões Rozestraten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poéticas urbanas: imageria, projeto e precariedade. imaginário: construir e habitar a terra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annablume, pp.9-21, 2022, 978-65-5684-040-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04830935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire soi-même (autoconstruire) : un travail émancipateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovy Pessoa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanaïs Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser-Faire : quand des architectes se mêlent de construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l’Université de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Architecture, urbanisme, paysagisme, 978-2-8004-1757-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trame verte et bleue, un projet partagé. Récit de l'expérience pédagogique du chemin Gabugy menée à l'Ecole d'Architecture de Lyon ( 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonny, Yves; Bautés, Nicolas; Gouëset, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.175-187, 2017, Géographie sociale, 978-2-7535-5670-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces-temps de la mobilité labile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro José García Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas, Rachel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de Recherche, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre urbanité, ambiances et pragmatisme : une écologie de l'ordre public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro José García Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raoul, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité et sûreté des espaces urbains: onze expériences novatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, no 204, PUCA, pp.135--145, 2012, Collection "Recherche du PUCA", 978-2-11-097042-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Assefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jul Mcoisans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaufman, Ned. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-433, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception d'ambiances nocturnes : de l'enquête sociologique au projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : deux groupes professionnels émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclairage Public : démarches innovantes et expérimentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.125-141, 2009</w:t>
+              <w:t xml:space="preserve">La fabrication de la ville – métiers et organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Parenthèses, 2009, 978-2-86364-651-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995470v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : deux groupes professionnels émergents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La conception d'ambiances nocturnes : de l'enquête sociologique au projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Narboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deleuil, Jean-Michel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrication de la ville – métiers et organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Parenthèses, 2009, 978-2-86364-651-9</w:t>
+              <w:t xml:space="preserve">Eclairage Public : démarches innovantes et expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.125-141, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01128922v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actualité des pratiques graphiques des concepteurs lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pousin, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de la ville et construction des savoirs. Architecture, urbanisme, géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.185-194, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+        <w:t xml:space="preserve">Cours (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir d’autres mondes : fin de l’urbanisme et projet rural ? Après-midi d'étude dans le cadre des rencontres Terres communes, Friche de la Belle de mai, Marseille.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A(L)TLAS 2023-24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04437376v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pernel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Ecole nationale supérieure d'architecture de Lyon, France. 2023, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journées d'études &amp;quot;Dans les pas de Lina Bo Bardi. Leçons pour penser et concevoir un monde plus habitable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rural lands as commons : between local development and alter-metropolisation. Actions for protecting and empowering peasant agriculture in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04810042v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. architectural department, palazzo Vegni, Firenze, Italy. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Banlieue, logement social, politique de la Ville en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">hal-04817604v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Séminaire doctoral "Áreas de concentração: Habitat e Planejamento Urbano", Sao Paulo, Brazil. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-02126007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exprimer la culture en mouvement par le projet architectural. Retour sur une proposition pour le musée du quai Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://journals.openedition.org/craup/11840#quotation. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.11840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ferme de Mondeggi : une expérience de démocratie communautaire à Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Harel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métrpolotiques.eu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02971765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du commun. Entretien avec Alberto Magnaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Magnaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02115120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Ferro au prisme d’une histoire brésilienne, (re-)lire Dessin-chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Exils et migrations des architectes, des urbanistes,des paysagistes à l'ère contemporaine / Migration and exile among architects, urbanists and landscape architects in the modern era, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02115184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immersion par corps des chercheurs. Expérimentations méthodologiques à Salvador da Bahia et Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Quels corps demain ?, 14, pp.229-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/corp1.014.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs urbains : perspectives pour la recherche architecturale et urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Qu’est-ce qui fait laboratoire ?, 18, pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre piéton à Salvador de Bahia et Caracas : une proximité fragilisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Modes de vie de proximité dans les villes contemporaines, 6, pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El urbanismo y lo urbano en la transformación de Bogotá. Discursos expertos y palabras de los habitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEARQ - Revista de arquitectura de la Universidad de los Andes (Bogotà)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.138-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18389/dearq11.2012.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur et transparence : compte-rendu des Rencards de l'Acétylène, 7ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'ACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop S3 2008 : Lumière et paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Teysseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuel de l'ENSAM 2007-2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception des ambiances. Concepteurs sonores, figures professionnelles émergentes des ambiances architecturales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 113, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériel spécifique : faire progresser la réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'ACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment observer une ambiance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Couic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines (n°42-43), pp. 77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520077v1</w:t>
-              </w:r>
-[...242 lines deleted...]
-                <w:t xml:space="preserve">cel-02126007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermes U+ : faire architecture pour l'agriculture paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Josse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EVS-LAURe; UMR 5600 EVS; Ecole nationale supérieure d'architecture de Lyon; SCOP d'architecture Atelier 43. 2023, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Assefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jul Mcoisans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993845v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993838v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance à maîtrise d'oeuvre pour la valorisation des ambiances lumineuses - Terminaux CDG1, E2, S3. Etude en amont d'un projet de mise en lumière confié à Charles Vicarini dans les espaces d'aéroports de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studio Vicarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADP - Aéroports de Paris. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations liées à la route, Diéma (Mali), Compte-rendu de workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Nationale Supérieure d'architecture de Montpellier, Comité des jumelages de Chilly-Mazarin. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience ordinaire et formes de vie urbaines. Synthèse de la 2e journée (30 avril 2009) du séminaire &amp;quot; Ambiances urbaines en partage : expériences du dépaysement &amp;quot;, Grenoble, 30 avril 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau International Ambiances. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière en projet, initiation d'un réseau de recherche et d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Huygen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Narboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 72, CRESSON, MCC-DAPA. 2008, 2 vol. (118, 81p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : sociographies comparées, le rôle des coopérations interprofessionnelles dans l'expertise et la conception des ambiances architecturales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 66, Ministère de l’Equipement, des transports, du logement, du tourisme et de la mer; PUCA : « Activités d’experts et collaborations interprofessionnelles » ; CRESSON. 2006, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours nocturnes : étude sociologique sur l'ambiance et les usagers nocturnes Mail d'Empalot et cité Bordelongue (Toulouse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Houdemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 61, CRESSON. 2004, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ethnographie sensible des places Schuman (Grenoble) et des Terreaux (Lyon) : les facteurs lumineux des ambiances publiques nocturnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 55, CRESSON. 2002, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions sensibles de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 51, CRESSON, Ministère de l'équipement, du logement, des transports et de l'espace, ENSA : école nationale supérieure d'architecture. 2000, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration sonore de grandes infrastructures routières en milieu rural et périurbain : recherche bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Jacques Delétré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 41, CRESSON, SETRA. 1998, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5699,319 +5794,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Environmentalist Mobilizations Shape Buildings, Cities, and Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maniaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Ghoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, https://journals.openedition.org/craup/12049, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repairing Post-Mining Territories through Territorial, Landscape, Architectural and Artistic Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Mariolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, https://journals.openedition.org/craup/3658, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.4162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02971752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">communs urbains : nouveau droit de cité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Simay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02971733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6021,114 +6116,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le représentation graphique dans la conception du projet d'éclairage urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00399027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6275,51 +6370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana&#239;s Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gazonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fort-Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/revisiter-le-batiment-de-lensal-rendre-visible-le-travail-de-sa-maintenance/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100903210#h2tabDetails" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Vedrine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.a2kd-kq59" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.11840" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Poli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Harel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.591" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01346847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0229" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq11.2012.14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Teysseyre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pernel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Medina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02126007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Studio Vicarini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mariolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4162" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971733v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fort-Jacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Josse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovy Pessoa Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana&#239;s Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gazonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Vedrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.a2kd-kq59" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sim&#245;es Rozestraten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/revisiter-le-batiment-de-lensal-rendre-visible-le-travail-de-sa-maintenance/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100903210#h2tabDetails" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pernel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Medina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02126007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.11840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Poli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Harel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.591" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01346847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq11.2012.14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Teysseyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Studio Vicarini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Ghoche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.12049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mariolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>