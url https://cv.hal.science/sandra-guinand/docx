--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -269,209 +269,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-arranging public-private partnerships: The case of South Street Seaport New York</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulacra heritagization: the Minyuan stadium in Wudadao, Tianjin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Affairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07352166.2019.1697182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tourism and Cultural Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003141884-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960818v1</w:t>
+                <w:t xml:space="preserve">hal-03952844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulacra heritagization: the Minyuan stadium in Wudadao, Tianjin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-arranging public-private partnerships: The case of South Street Seaport New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tourism and Cultural Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.55-68. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (2), pp.345-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003141884-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07352166.2019.1697182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952844v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring lived space of new build urban environment through photovoice interview: The case of Donau City in Vienna</w:t>
               </w:r>
@@ -620,326 +620,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wa c da of Sid Ahmad Majdūb and of Sidi Yahia: The Intangible Heritage and the Semi-Nomadic Tribes of the Algerian West</w:t>
+                <w:t xml:space="preserve">Le patrimoine culturel du pastoralisme : perspective globale, identité étatique et savoirs locaux au prisme des races locales au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+                <w:t xml:space="preserve">Y. Ben Hounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Guinand</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomadic Peoples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3197/np.2016.200205⟩</w:t>
+              <w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.357-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20506/rst.35.2.2523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02544020v1</w:t>
+                <w:t xml:space="preserve">halshs-02544019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Making of Heritages among Nomadic, Pastoral Peoples in Muslim Societies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Wa c da of Sid Ahmad Majdūb and of Sidi Yahia: The Intangible Heritage and the Semi-Nomadic Tribes of the Algerian West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomadic Peoples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20 (2), pp.163-175. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.245-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3197/np.2016.200205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3197/np.2016.200201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02544021v1</w:t>
+                <w:t xml:space="preserve">halshs-02544020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine culturel du pastoralisme : perspective globale, identité étatique et savoirs locaux au prisme des races locales au Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Ben Hounet</w:t>
+                <w:t xml:space="preserve">The Making of Heritages among Nomadic, Pastoral Peoples in Muslim Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Brisebarre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Guinand</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (2), pp.357-370. </w:t>
+              <w:t xml:space="preserve">Nomadic Peoples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.163-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20506/rst.35.2.2523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3197/np.2016.200201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02544019v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des communes dans la transition énergétique des bâtiments</w:t>
               </w:r>
@@ -1007,51 +1007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration des qsûr : institution du patrimoine et enjeux de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1474,51 +1474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism Dynamics in Everyday Places: Before and After Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1562,51 +1562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux ordinaires, avant et après le tourisme : hybridations, désintermédiations et le rôle de la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Condevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,209 +1663,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging Oporto: hypercommodification of its city centre?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eat, play, visit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Research Agenda for Heritage Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.101-116, 2020, </w:t>
+              <w:t xml:space="preserve">Tourism in Asian Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.66-85, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781789903522.00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9780429264801-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952965v1</w:t>
+                <w:t xml:space="preserve">hal-03952948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eat, play, visit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packaging Oporto: hypercommodification of its city centre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guinand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism in Asian Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Routledge, pp.66-85, 2020, </w:t>
+              <w:t xml:space="preserve">A Research Agenda for Heritage Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.101-116, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429264801-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4337/9781789903522.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952948v1</w:t>
+                <w:t xml:space="preserve">hal-03952965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2170,51 +2170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guinand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kanellopoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159032X.2023.2268319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03895211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.748.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2019.1697182" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003141884-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Montalvo Rojo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15847/cct.23864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben Hounet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2016.200205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brisebarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2016.200201" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Hounet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Brisebarre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.35.2.2523" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03895221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789903522.00015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429264801-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lipsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rouquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guinand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kanellopoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159032X.2023.2268319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03895211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.748.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003141884-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2019.1697182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Montalvo Rojo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15847/cct.23864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7632" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Hounet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Brisebarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.35.2.2523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben Hounet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2016.200205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brisebarre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2016.200201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03895221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429264801-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789903522.00015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lipsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rouquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>