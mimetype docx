--- v0 (2026-03-21)
+++ v1 (2026-05-11)
@@ -398,51 +398,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 6, </w:t>
+              <w:t xml:space="preserve">, 2026, 6, pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/openreseurope.21683.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1387,779 +1387,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Pierre Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Alice Della Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.1579 - 1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+                <w:t xml:space="preserve">hal-01735426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Djaoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barani</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hélias Nunige</w:t>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sempere</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.59-69. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787006v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric fluxes of soluble organic C, N, and P to the Mediterranean Sea: Potential biogeochemical implications in the surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">K. Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">A. Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">S. Hélias Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335450v1</w:t>
+                <w:t xml:space="preserve">hal-01787006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Della Penna</w:t>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (5), pp.1579 - 1606. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735426v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+                <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Ann Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
@@ -2249,51 +2249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (18), pp.5595-5620. </w:t>
@@ -2344,51 +2344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,295 +2459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Katyanne M Shoemaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Niggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+                <w:t xml:space="preserve">hal-01812049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pia H. Moisander</w:t>
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jutta Niggemann</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812049v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dissolved and particulate chromophoric materials during the VAHINE mesocosm experiment in the New Caledonian coral lagoon (south-west Pacific)</w:t>
               </w:r>
@@ -3135,51 +3135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Surfaces Determined by Local Electrochemical Triggering: A Bromo-Terminated Self-Assembled Monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3294,51 +3294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Reactivity from Electrochemical Lithography: Illustration in the Steady-State Reductive Etching of Perfluorinated Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hazimeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,51 +3428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Micrometric Sources of Solvated Electrons: Application to the Local Functionalization of Fluorinated Self-Assembled Monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ktari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Azioune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Combellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.3830-3839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45, pp.4669-4675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3998,51 +3998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic Fine-Scale Circulation and Nutricline: Unveiling Uncertainty and Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local etching of copper films by the Scanning Electrochemical Microscope in the feedback mode: A theoretical and experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,318 +4376,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting polymers onto C-60 via an atom transfer reaction</w:t>
+                <w:t xml:space="preserve">Thermal stability of a C-60-polystyrene bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Audouin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">C. Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Nuffer</w:t>
+                <w:t xml:space="preserve">F. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mathis</w:t>
+                <w:t xml:space="preserve">R. Nuffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Science and Technology of Synthetic Metals (ICSM 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2000, GASTEIN (AUSTRIA), France. pp.1149-1150</w:t>
+              <w:t xml:space="preserve">, Jul 2000, GASTEIN (AUSTRIA), France. pp.1153-1154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709605v1</w:t>
+                <w:t xml:space="preserve">hal-00709606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of a C-60-polystyrene bond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting polymers onto C-60 via an atom transfer reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mathis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">R. Nuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Audouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Nuffer</w:t>
+                <w:t xml:space="preserve">C. Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Science and Technology of Synthetic Metals (ICSM 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2000, GASTEIN (AUSTRIA), France. pp.1153-1154</w:t>
+              <w:t xml:space="preserve">, Jul 2000, GASTEIN (AUSTRIA), France. pp.1149-1150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709606v1</w:t>
+                <w:t xml:space="preserve">hal-00709605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Circulation Modulating the Nutricline at Regional and Fine scales: A Case Study in The Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,51 +4871,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4766,91 +4925,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,65 +5021,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ref. Rapport de campagne, Université Aix Marseille. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5067,51 +5226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hazimeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefrou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZB41GTKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201255c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ktari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azioune" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Connan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101915y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070438z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W89M7RJ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Belotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cantagrel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Combellas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cossy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanoufi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501096a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6G5KP24R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazouzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.04.067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7QFL74M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H95CLJNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Audouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nuffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mathis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6271-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;lias Nunige" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.07.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01326566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Marie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3283-2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709269v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hazimeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefrou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZB41GTKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201255c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ktari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azioune" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Connan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101915y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm070438z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W89M7RJ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Belotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cantagrel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Combellas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cossy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanoufi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501096a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6G5KP24R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazouzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.04.067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7QFL74M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992839v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jo&#235;l" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buniak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9945" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17494" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.088" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H95CLJNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuffer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709605v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>