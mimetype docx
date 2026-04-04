--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -3262,624 +3262,749 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des aliments par l’utilisation de cultures protectrices : apprentissage par le jeu sérieux « Fast &amp; Ferments »</w:t>
+                <w:t xml:space="preserve">Top-down and bottom-up ecological engineering for the selection of autochthonous ferments for cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bazin</w:t>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helinck</w:t>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Microbiomes Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle d'Excellence Microbiologie Industrie Innovation, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770074v1</w:t>
+                <w:t xml:space="preserve">hal-05555180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of NaCl reduction or partial substitution with KCl on the microbiological, biochemical and sensory characteristics of Reblochon-type and Camembert-type cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation des aliments par l’utilisation de cultures protectrices : apprentissage par le jeu sérieux « Fast &amp; Ferments »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Habonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helinck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-fourth Conference on Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belgian Society for Food Microbiology, Oct 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469511v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of reduced sodium chloride content on the development of fluorescent Pseudomonas in a Reblochon-like cheese</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of NaCl reduction or partial substitution with KCl on the microbiological, biochemical and sensory characteristics of Reblochon-type and Camembert-type cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t>
+              <w:t xml:space="preserve">Twenty-fourth Conference on Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belgian Society for Food Microbiology, Oct 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572164v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and risks of gram negative bacteria within complex microbial consortia in model semi-hard cheese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">The effect of reduced sodium chloride content on the development of fluorescent Pseudomonas in a Reblochon-like cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hélinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">Sebastien Fraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Nadège Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ganet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Miszczycha</w:t>
+                <w:t xml:space="preserve">Sarah Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International ICFMH Symposium, FoodMicro 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. p.14</w:t>
+              <w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195436v1</w:t>
+                <w:t xml:space="preserve">hal-01572164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benefits and risks of gram negative bacteria within complex microbial consortia in model semi-hard cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ganet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Miszczycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. International ICFMH Symposium, FoodMicro 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. p.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions de bactéries à gram négatif dans un écosystème microbien complexe de fromage à pâte pressée non cuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Helinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3889,422 +4014,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodesign of integrated packaging and distribution systems ensuring the quality and safety of fortified infant flours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSI - 8th International Symposium on Food Packaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodesign of Sustainable Packaging Systems for Fortified Infant Flours in Tropical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna-Rodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFOST 2025 “Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of biodegradable packaging ensuring quality and safety of infant food powders distributed in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirantsoa Andriamahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bedon Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cratchley Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Congres on Food and Environmental Sciences ICFES 24'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Meknès, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and functional diversity of Streptococcus thermophilus strains isolated from Saint-Nectaire PDO cheese area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4363,73 +4488,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First forum on Fermented Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of thermophilic lactic acid bacteria isolated from Saint-Nectaire cheese PDO area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4488,176 +4613,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale SVSAE, Université Clermont-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction / substitution of sodium chloride in cheese: impact on the development of the technological flora and the potential of implantation of spoilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Pulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Cheese Symposium (2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4667,51 +4792,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries lactiques non acidifiantes : NSLAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4727,281 +4852,281 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage - 4ème Édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary and adjunct cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hélinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheese : Chemistry, Physics and Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-300, 2017, 978-0-12-417017-9 978-0-12-417012-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-417012-4.00011-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogurt and other fermented milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hélinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramesh C.R., Montet, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms and Fermentation of Traditional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-187, 2014, 978-1-4822-2308-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5069,51 +5194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFBD9C88"/>
+    <w:nsid w:val="4F193FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5300,51 +5425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-helinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6881-3601" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1245510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03657879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia El Youssef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire P&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10502" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee Deetae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0102-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Miszczycha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Ganet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4FBM6P6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ah Yuen In Yung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Sarthou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMHGQ6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee P. Deetae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXSQWZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deetae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Spinnler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04315.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1805-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGK2BHTJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1288-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-60SC8KP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Spinnler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1095-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZQ4LX8T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yvon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3855-3861.2004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charbonnel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Piard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2003.01922.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tanous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kieronczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020616506703" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8241AF3ECE98541E91D13DD7828F5ED9A922314/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bonnarme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Arfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Yvon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(01)00485-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCKB3CH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame-Cahagne M" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(00)00488-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Flambard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miszczycha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helinck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Andriamahefa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435411v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bedon Gomez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pulli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Microorganisms-and-Fermentation-of-Traditional-Foods/Ray-Didier/p/book/9781482223088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-helinck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6881-3601" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1245510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03657879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia El Youssef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire P&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10502" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee Deetae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-012-0102-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Miszczycha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Ganet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. H&#233;linck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Veisseire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4FBM6P6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Pochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Bord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.12.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ah Yuen In Yung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Sarthou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Montel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.11.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMHGQ6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawinee P. Deetae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Saint-Eve Delbos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.10.089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXSQWZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deetae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Spinnler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04315.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1805-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGK2BHTJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1288-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-60SC8KP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Spinnler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1095-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QZQ4LX8T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yvon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3855-3861.2004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charbonnel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Piard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2672.2003.01922.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tanous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kieronczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020616506703" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8241AF3ECE98541E91D13DD7828F5ED9A922314/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bonnarme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Arfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Yvon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Eric Spinnler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(01)00485-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCKB3CH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame-Cahagne M" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(00)00488-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Flambard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Habonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Miszczycha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helinck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Andriamahefa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bedon Gomez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cratchley Soto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pulli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Microorganisms-and-Fermentation-of-Traditional-Foods/Ray-Didier/p/book/9781482223088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>