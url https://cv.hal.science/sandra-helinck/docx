--- v1 (2026-04-04)
+++ v2 (2026-05-07)
@@ -5194,51 +5194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F193FD4"/>
+    <w:nsid w:val="0110396D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>