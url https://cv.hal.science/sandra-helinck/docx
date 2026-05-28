--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -5194,51 +5194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0110396D"/>
+    <w:nsid w:val="59F10085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>