--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Jhean-Larose </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université d'OrléansInspé Centre Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-jhean-larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7870-1665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144494906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200152399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139710753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotional valence on the memorization of written words in 4- and 5-year-olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2024.112984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For better or for worse: differential effects of the emotional valence of words on children’s recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2025.2451814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Picture Worth a Thousand Words? Not Necessarily, for the Phonological Awareness of Young Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Childhood Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10643-024-01637-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of phonological awareness: Effects of emotional words on preschoolers’ skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220671.2024.2341652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Board Games to Increase Emotional Competencies in School-Age Children and Older People: A Systematic Review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490400.2024.2373415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEM: A cross-language emotional metanorm in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237241266339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in young children's emotional valence ratings of 180 stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.112121. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2023.112121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la valence émotionnelle dans le traitement de mots et d’imageschez les enfants de 4, 5 et 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychomotricité et lecture: données actuelles pour l'éducation psychomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions psychomotrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Variations psychomotrices, 28 (113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un entraînement associant habiletés phonémiques et musicales sur la conscience phonémique des enfants de 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 4 (4), pp.363-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.214.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et dyslexie : effet d’un entraînement rythmique sur la conscience phonémique, les compétences mnésiques et exécutives d’enfants avec dyslexie de 9-13 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De l’oral vers l’écrit : particularités et prises en charge des enfants au développement atypique, 166 (3), pp.331-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉMOIRE ET LANGAGE : APPORTS DE L'« ANALYSE DE LA SÉMANTIQUE LATENTE » À L'ÉTUDE DU DÉVELOPPEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of topics from documents: Five probabilistic Topic Model tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of New Technology and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (11), pp.62-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación artística en las escuelas chilenas : Currículum de Artes Visuales de primer ciclo y su implementación en el aula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales Maciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Pedagogia y Curriculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of emotional valence and arousal on the spread of activation in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-014-0613-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating an interlingual metanorm for emotional analysis of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (4), pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-012-0208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval: évaluation automatique de la valence émotionnelle des textes à l'aide d'une métanorme émotionnelle de 5582 mots-racines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, .A paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Production to Selection of interpretations for novel Conceptual Combinations : a developmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (4), pp.391-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge evaluation based on LSA: MCQs and free answer questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification with LSA and Pretopology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Amor S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Semantic Analysis : Applications and extensions : introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.INTRODUCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSA analysis and visualization with pretopology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Amor S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.122-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude développementale de l'interprétation de Combinaisons conceptuelles nominales &amp;quot; Relation &amp;quot; et &amp;quot; Propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude développementale de l'interprétation de combinaisons conceptuelles nominales &amp;quot;Relation&amp;quot; et Propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.121-135. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tuned Parameters on a LSA Multiple Choice Questions Answering Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lifchitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.1201--1209. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.4.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336126v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, Vol. 3, 2007, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive processes in new conceptual combinations interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (2), pp.265-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise, Coherence and causal connectives on comprehension and recall of an expository text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model for Simulating Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4), pp.628-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of kind of dyads and self-schemata on problem solving : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la résolution de problèmes additifs de comparaison chez des enfants de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence d'une approche psychologique de la vérité propositionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In cognito : revue internationale francophone en sciences cognitives éditée par l'association In cognito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des procédures par l'objet ou par l'action : structuration des représentations et analyse des productions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Truth: a cognitive model of propositional truth attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage d'un système fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la valence émotionnelle combine les concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner la cognition chez l’enfant grâce au cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Cueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation animale : Quel animal pour quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les changements des représentations du jeu de société à travers les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Children's spontaneous emotion vocabulary during an emotional valence rating task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends 2023 (InPACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lisbonne (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de société à l’école élémentaire permet -il un meilleur engagement des élèves dans les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réaction au cours d'une tâche d'évaluation de la valence émotionnelle de mots et d'images chez les enfants de 4, 5 et 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPSYDEVE 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belmon, J., Noyer-Martin, M. & Jhean-Larose, S. (2022). Differences in children emotional valence ratings of words and pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Madeira, Portugal. pp.235-239, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2022inpact056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’émotion et de la raison dans le tutorat entre pairs : appréciation de la congruence cognitive du tuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GLAT (Groupe de Linguistique Appliquée des Télécommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of bimodal instruction that associates phonemic skills on preschoolers phonemic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inPACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeire, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques comme support aux fonctions d’étayage de l’élève tuteur : cas d’un dispositif mis en place à l’école élémentaire en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ETIC 3, « Ecole et Technologies de l’Information et de la Communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada al sistema educativo en Chile : Sistema público, subvencionado y privado y la relación con las artes visuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès international d'éducation et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Milan, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes: Comparaison de deux modes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluations et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Université de Lisbonne, Institut de l'Education, Jan 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’évalue-t-on quand on évalue la comprehension de textes? : comparaison de deux modes d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l’AREF (Actualité de la Recherche en Education et en Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Arts Visuels dans les écoles au Chili. Un regard porté sur la réalité artistique au premier cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Université de Montpellier, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’évalue-t-on quand on évalue la compréhension de textes ? : comparaison de deux modes d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Université de Montpellier, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text comprehension assessment: national tests vs psycho-cognitive tool for diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inpact 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza de las artes visuales en las escuelas chilena, Planes y programas de educación artística de primer ciclo desde la mirada de los educadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Meeting: “Researchers, are we responding to the challenges of Chilean Education?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network of Chilean Researchers on Education (RED ICE); University of Sheffield, Jan 2015, Sheffield, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la sémantique cognitive à l’évaluation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur la litéracie à l’école (SILE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Escola Superior de Educação de Lisboa (Portugal); ESPE de l'Académie de Créteil - UPEC (France), Aug 2015, Jouvence, Mont Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la sémantique cognitive à l’évaluation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur la littératie à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Jouvence, Mont Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación artística en las escuelas Chilenas: Curriculum de artes visuales y su implementación en el aula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congreso Internacional de Educación y Aprendizaje : "¿Qué se considera aprendizaje? Big data, little data, evidencia y evaluación"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad San Pablo Ceu, Jul 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance scolaire et inégalités sociales dans les écoles publiques au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Oser l’autre » : Climats, violences et vulnérabilités scolaires en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnos®: a tool for individualized diagnostics of the reading-understanding cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on developmental psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza del arte en las escuelas publicas en chile. Proposición de nuevos dispositivos de intervención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Encuentro de Investigadores en Barcelona 2013 (EIB2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza del arte en las escuelas publicas en chile. Proposición de nuevos dispositivos de intervención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Encuentro de Investigadores BCN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autónoma de Barcelona; Universidad de Chile, May 2013, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sémantique probabiliste et associations verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleure-t-on autant en lisant le journal qu'un bon roman? Influence du corpus dans l'élaboration sémantique des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du vocabulaire des enfants de cycle 2 par analyse automatique des définitions produites à l'aide de l'Analyse de la Sémantique Latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories émotionnelles a priori versus catégories émotionnelles émergentes d'un espace sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sémantique probabiliste et extraction de thèmes émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional lexicon organization in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'intensité émotionnelle par EMOSEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval: Automatic evaluation of texts and emotional dimensions using an emotional metanorm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ème Congrès européen de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des émotions positives et négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does TOPIC really extract topics of a text?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOVAL : un outil d’analyse dimensionnelle de textes de la plateforme Semotex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to identify emotions in texts using LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Novel Conceptual Combinations: Age-related impact of memory availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’émotionnalité du langage : Valence, activation et/ou contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval : Comment évaluer automatiquement la valence affective des textes sans lexique émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la valence et de l'intensité émotionnelles sur la propagation de l'activation en mémoire sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la Sémantique Latente, connaissances initiales et analyse automatique des réponses à des QCM, des QCM évidentiels et des questions ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation de combinaisons conceptuelles nominales nouvelles par des enfants et des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Congrès de la Société Française de Psychologie, Bordeaux, 10-12 septembre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sémantique latente, connaissances initiales et analyse automatique des réponses à des {QCM}, des {QCM} évidentiels et des questions ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche LSA au défi DEFT’07, Association Française d’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lehnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française d’Intelligence Artificielle, 3ème défi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye movement analysis and Latent Semantic Analysis on a comprehension and recall activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Heerlen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental approach of word order and type of relation in conceptual combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Psychological Society 2007, Developmental section conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word order and Type of relation effects in Conceptual Combination during the early school years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Cognitive Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Delphes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measurement applied to information research and indexing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heerlen, Netherlands. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Expertise and causal connective on comprehension and recall of an expositive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on the Exploration and Modelling Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KISS : Modélisation et implantation de la dynamique d'activation des connaissances et de la compréhension de textes contrôlée par la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlabos 2005, La construction du sens en sciences du langage et en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat électronique et analyse automatique des productions écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LECA-Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Mémoire et Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire : Regards croisés sur l’unité Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chypre, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a semantic space for modeling children’s semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Latent Semantic Analysis : A road to meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire aux Logiciels et Meeting : “Cognition, complexité et modélisation”, Relais d’Information sur les Sciences de la Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accessibility of goal during reading : The role of repetition of subgoal-related information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text reading and Comprehension : textual coherence and mental representation’s construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congrès européen de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides à la résolution de problèmes additifs de comparaison chez des enfants de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Colloque Jeunes chercheurs en Sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure sémantique des problèmes sur les stratégies de résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. IXth European Conference on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Island of Spetses, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from text : the effect of background knowledge and textual coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Conceptual Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et accessibilité des représentations en mémoire en fonction de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des procédures en mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of domains and text writing : principles and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tapiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of knowledge from film : a developmental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Varangot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual coherence and level of expertise : recall and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tapiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming as a tool for identifying the structure of novices and experts'prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen de la EARLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the distinction knowledge-belief relevant for a learning point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un système fonctionnel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal and teleological structures of a functional system as principles for writing expository texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bi-annual Meeting of the S.I.G. "Writing", EARLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation connaissances/croyances : une question pertinente pour la psychologie cognitive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque TETA "Les textes et leur traitement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Vaison la Romaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les interactions sociales entre élèves grâce à un projet de classe : la classe défense permet-elle un meilleur engagement, empathie et collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning, memory and Latent Semantic Analysis: Theory, applications and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources numériques comme support aux fonctions d'étayage de l'élève tuteur. Cas d'un dispositif mis en place à l'école élémentaire en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignants du primaire face aux TICE : Pratiques, ressources, formations et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-61, 2024, 979-10-240-1779-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’enseignants sur une épreuve externe de compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement professionnel, au coeur de l'évaluation et de la régulation des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) référent(s) pour les jugements sur la compréhension de texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Mottier Lopez; Walther Tessaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement professionnel, au cœur de l’évaluation et de la régulation des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-0343-2026-9. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic space for modeling a child semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Latent Semantic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic space for modeling children's semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landauer, T.K., McNamara, D.S., Dennis, S., Kintsch, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of Latent Semantic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lawrence Erlbaum Associates, pp.143-165, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et Compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’unité texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intermediate effect: interaction between prior knowledge and text structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The construction of mental representation during reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion scolaire des enfants et adolescents en situation de handicap au sein de dispositifs ULIS : entre inclusion et stigmatisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des pairs sur la performance scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des émotions en moyenne section de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lapenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication non verbale de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de Singapour facilite-t-elle une meilleure compréhension en mathématiques au CP ? Comparaison entre la méthode de Singapour et la méthode présente dans dans le manuel CapMaths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser l’estime de soi chez les élèves et les apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion, mémoire et compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La familiarisation au livre auprès des tout-petits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle mental au cours d'une activité de résolution de problème : l'application du théorème de Pythagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pigache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’environnement scolaire de l’enfant sur l’acquisition du vocabulaire et la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire et son enseignement : L'acquisition du vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de connaissances à partir de textes en fonction des structures de connaissances et de croyances des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris 8 - Saint-Denis, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du langage, organisation en mémoire et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. EPHE Paris, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04572645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Jhean-Larose </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université d'OrléansInspé Centre Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-jhean-larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7870-1665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144494906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200152399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139710753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For better or for worse: differential effects of the emotional valence of words on children’s recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2025.2451814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotional valence on the memorization of written words in 4- and 5-year-olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2024.112984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of phonological awareness: Effects of emotional words on preschoolers’ skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220671.2024.2341652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Picture Worth a Thousand Words? Not Necessarily, for the Phonological Awareness of Young Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Childhood Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10643-024-01637-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Board Games to Increase Emotional Competencies in School-Age Children and Older People: A Systematic Review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490400.2024.2373415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEM: A cross-language emotional metanorm in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237241266339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in young children's emotional valence ratings of 180 stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.112121. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2023.112121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la valence émotionnelle dans le traitement de mots et d’imageschez les enfants de 4, 5 et 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychomotricité et lecture: données actuelles pour l'éducation psychomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions psychomotrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Variations psychomotrices, 28 (113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un entraînement associant habiletés phonémiques et musicales sur la conscience phonémique des enfants de 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 4 (4), pp.363-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.214.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et dyslexie : effet d’un entraînement rythmique sur la conscience phonémique, les compétences mnésiques et exécutives d’enfants avec dyslexie de 9-13 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De l’oral vers l’écrit : particularités et prises en charge des enfants au développement atypique, 166 (3), pp.331-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉMOIRE ET LANGAGE : APPORTS DE L'« ANALYSE DE LA SÉMANTIQUE LATENTE » À L'ÉTUDE DU DÉVELOPPEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación artística en las escuelas chilenas : Currículum de Artes Visuales de primer ciclo y su implementación en el aula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales Maciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Pedagogia y Curriculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of topics from documents: Five probabilistic Topic Model tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of New Technology and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (11), pp.62-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of emotional valence and arousal on the spread of activation in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-014-0613-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating an interlingual metanorm for emotional analysis of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (4), pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-012-0208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval: évaluation automatique de la valence émotionnelle des textes à l'aide d'une métanorme émotionnelle de 5582 mots-racines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, .A paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Production to Selection of interpretations for novel Conceptual Combinations : a developmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (4), pp.391-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Semantic Analysis : Applications and extensions : introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.INTRODUCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge evaluation based on LSA: MCQs and free answer questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification with LSA and Pretopology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Amor S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSA analysis and visualization with pretopology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Amor S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.122-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tuned Parameters on a LSA Multiple Choice Questions Answering Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lifchitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.1201--1209. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.4.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336126v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude développementale de l'interprétation de combinaisons conceptuelles nominales &amp;quot;Relation&amp;quot; et Propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.121-135. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude développementale de l'interprétation de Combinaisons conceptuelles nominales &amp;quot; Relation &amp;quot; et &amp;quot; Propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, Vol. 3, 2007, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise, Coherence and causal connectives on comprehension and recall of an expository text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model for Simulating Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4), pp.628-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive processes in new conceptual combinations interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (2), pp.265-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of kind of dyads and self-schemata on problem solving : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la résolution de problèmes additifs de comparaison chez des enfants de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence d'une approche psychologique de la vérité propositionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In cognito : revue internationale francophone en sciences cognitives éditée par l'association In cognito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des procédures par l'objet ou par l'action : structuration des représentations et analyse des productions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Truth: a cognitive model of propositional truth attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage d'un système fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner la cognition chez l’enfant grâce au cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Cueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation animale : Quel animal pour quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la valence émotionnelle combine les concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les changements des représentations du jeu de société à travers les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Children's spontaneous emotion vocabulary during an emotional valence rating task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends 2023 (InPACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lisbonne (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de société à l’école élémentaire permet -il un meilleur engagement des élèves dans les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réaction au cours d'une tâche d'évaluation de la valence émotionnelle de mots et d'images chez les enfants de 4, 5 et 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPSYDEVE 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belmon, J., Noyer-Martin, M. & Jhean-Larose, S. (2022). Differences in children emotional valence ratings of words and pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Madeira, Portugal. pp.235-239, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2022inpact056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’émotion et de la raison dans le tutorat entre pairs : appréciation de la congruence cognitive du tuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GLAT (Groupe de Linguistique Appliquée des Télécommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of bimodal instruction that associates phonemic skills on preschoolers phonemic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inPACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeire, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques comme support aux fonctions d’étayage de l’élève tuteur : cas d’un dispositif mis en place à l’école élémentaire en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ETIC 3, « Ecole et Technologies de l’Information et de la Communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada al sistema educativo en Chile : Sistema público, subvencionado y privado y la relación con las artes visuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès international d'éducation et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Milan, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes: Comparaison de deux modes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluations et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Université de Lisbonne, Institut de l'Education, Jan 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’évalue-t-on quand on évalue la comprehension de textes? : comparaison de deux modes d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l’AREF (Actualité de la Recherche en Education et en Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’évalue-t-on quand on évalue la compréhension de textes ? : comparaison de deux modes d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Université de Montpellier, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Arts Visuels dans les écoles au Chili. Un regard porté sur la réalité artistique au premier cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Université de Montpellier, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la sémantique cognitive à l’évaluation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur la litéracie à l’école (SILE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Escola Superior de Educação de Lisboa (Portugal); ESPE de l'Académie de Créteil - UPEC (France), Aug 2015, Jouvence, Mont Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text comprehension assessment: national tests vs psycho-cognitive tool for diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inpact 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza de las artes visuales en las escuelas chilena, Planes y programas de educación artística de primer ciclo desde la mirada de los educadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Meeting: “Researchers, are we responding to the challenges of Chilean Education?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network of Chilean Researchers on Education (RED ICE); University of Sheffield, Jan 2015, Sheffield, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación artística en las escuelas Chilenas: Curriculum de artes visuales y su implementación en el aula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congreso Internacional de Educación y Aprendizaje : "¿Qué se considera aprendizaje? Big data, little data, evidencia y evaluación"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad San Pablo Ceu, Jul 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la sémantique cognitive à l’évaluation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur la littératie à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Jouvence, Mont Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance scolaire et inégalités sociales dans les écoles publiques au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Oser l’autre » : Climats, violences et vulnérabilités scolaires en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza del arte en las escuelas publicas en chile. Proposición de nuevos dispositivos de intervención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Encuentro de Investigadores BCN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autónoma de Barcelona; Universidad de Chile, May 2013, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza del arte en las escuelas publicas en chile. Proposición de nuevos dispositivos de intervención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Encuentro de Investigadores en Barcelona 2013 (EIB2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sémantique probabiliste et associations verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnos®: a tool for individualized diagnostics of the reading-understanding cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on developmental psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleure-t-on autant en lisant le journal qu'un bon roman? Influence du corpus dans l'élaboration sémantique des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du vocabulaire des enfants de cycle 2 par analyse automatique des définitions produites à l'aide de l'Analyse de la Sémantique Latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories émotionnelles a priori versus catégories émotionnelles émergentes d'un espace sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des émotions positives et négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'intensité émotionnelle par EMOSEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval: Automatic evaluation of texts and emotional dimensions using an emotional metanorm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ème Congrès européen de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does TOPIC really extract topics of a text?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOVAL : un outil d’analyse dimensionnelle de textes de la plateforme Semotex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to identify emotions in texts using LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sémantique probabiliste et extraction de thèmes émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional lexicon organization in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Novel Conceptual Combinations: Age-related impact of memory availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’émotionnalité du langage : Valence, activation et/ou contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval : Comment évaluer automatiquement la valence affective des textes sans lexique émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la valence et de l'intensité émotionnelles sur la propagation de l'activation en mémoire sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la Sémantique Latente, connaissances initiales et analyse automatique des réponses à des QCM, des QCM évidentiels et des questions ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation de combinaisons conceptuelles nominales nouvelles par des enfants et des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Congrès de la Société Française de Psychologie, Bordeaux, 10-12 septembre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sémantique latente, connaissances initiales et analyse automatique des réponses à des {QCM}, des {QCM} évidentiels et des questions ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental approach of word order and type of relation in conceptual combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Psychological Society 2007, Developmental section conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word order and Type of relation effects in Conceptual Combination during the early school years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Cognitive Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Delphes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measurement applied to information research and indexing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heerlen, Netherlands. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche LSA au défi DEFT’07, Association Française d’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lehnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française d’Intelligence Artificielle, 3ème défi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye movement analysis and Latent Semantic Analysis on a comprehension and recall activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Heerlen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KISS : Modélisation et implantation de la dynamique d'activation des connaissances et de la compréhension de textes contrôlée par la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlabos 2005, La construction du sens en sciences du langage et en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Expertise and causal connective on comprehension and recall of an expositive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on the Exploration and Modelling Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat électronique et analyse automatique des productions écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LECA-Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a semantic space for modeling children’s semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Latent Semantic Analysis : A road to meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Mémoire et Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire : Regards croisés sur l’unité Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chypre, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire aux Logiciels et Meeting : “Cognition, complexité et modélisation”, Relais d’Information sur les Sciences de la Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accessibility of goal during reading : The role of repetition of subgoal-related information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text reading and Comprehension : textual coherence and mental representation’s construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congrès européen de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides à la résolution de problèmes additifs de comparaison chez des enfants de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Colloque Jeunes chercheurs en Sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure sémantique des problèmes sur les stratégies de résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. IXth European Conference on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Island of Spetses, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from text : the effect of background knowledge and textual coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Conceptual Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et accessibilité des représentations en mémoire en fonction de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des procédures en mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of domains and text writing : principles and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tapiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of knowledge from film : a developmental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Varangot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual coherence and level of expertise : recall and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tapiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming as a tool for identifying the structure of novices and experts'prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen de la EARLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the distinction knowledge-belief relevant for a learning point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un système fonctionnel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal and teleological structures of a functional system as principles for writing expository texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bi-annual Meeting of the S.I.G. "Writing", EARLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation connaissances/croyances : une question pertinente pour la psychologie cognitive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque TETA "Les textes et leur traitement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Vaison la Romaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les interactions sociales entre élèves grâce à un projet de classe : la classe défense permet-elle un meilleur engagement, empathie et collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning, memory and Latent Semantic Analysis: Theory, applications and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources numériques comme support aux fonctions d'étayage de l'élève tuteur. Cas d'un dispositif mis en place à l'école élémentaire en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignants du primaire face aux TICE : Pratiques, ressources, formations et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-61, 2024, 979-10-240-1779-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’enseignants sur une épreuve externe de compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement professionnel, au coeur de l'évaluation et de la régulation des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) référent(s) pour les jugements sur la compréhension de texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Mottier Lopez; Walther Tessaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement professionnel, au cœur de l’évaluation et de la régulation des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-0343-2026-9. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic space for modeling a child semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Latent Semantic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic space for modeling children's semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landauer, T.K., McNamara, D.S., Dennis, S., Kintsch, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of Latent Semantic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lawrence Erlbaum Associates, pp.143-165, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et Compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’unité texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intermediate effect: interaction between prior knowledge and text structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The construction of mental representation during reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion scolaire des enfants et adolescents en situation de handicap au sein de dispositifs ULIS : entre inclusion et stigmatisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des pairs sur la performance scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des émotions en moyenne section de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lapenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication non verbale de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de Singapour facilite-t-elle une meilleure compréhension en mathématiques au CP ? Comparaison entre la méthode de Singapour et la méthode présente dans dans le manuel CapMaths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser l’estime de soi chez les élèves et les apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion, mémoire et compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La familiarisation au livre auprès des tout-petits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle mental au cours d'une activité de résolution de problème : l'application du théorème de Pythagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pigache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’environnement scolaire de l’enfant sur l’acquisition du vocabulaire et la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire et son enseignement : L'acquisition du vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de connaissances à partir de textes en fonction des structures de connaissances et de croyances des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris 8 - Saint-Denis, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du langage, organisation en mémoire et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. EPHE Paris, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04572645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91A03947"/>
+    <w:nsid w:val="785B3265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-jhean-larose" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-1665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144494906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200152399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139710753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noyer-Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Belmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2025.2451814" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-024-01637-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2341652" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237241266339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0363" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Linh Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morales Maciel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0613-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Linh Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0208-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecoutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Ahat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor S." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhiere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoutre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRS5L3X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336126v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lifchitz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.4.1201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jovet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3273" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Bellissens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cueille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2022inpact056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Mei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciel Morales Aceiton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rodriguez-Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Goasdou&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494039v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754275v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754681v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berrend" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754717v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086398v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hoareau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tisserand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754753v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kigiel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754397v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carpentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mullet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bergerat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomassoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tapiero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Varangot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;nand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Sabine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0340-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Baldy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chaumin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lapenu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952720v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Freslon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fichet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Charon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pigache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571533v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04572645v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-jhean-larose" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-1665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144494906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200152399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139710753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Belmon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noyer-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2025.2451814" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2341652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-024-01637-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237241266339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0363" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morales Maciel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Linh Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0613-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Linh Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0208-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecoutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Ahat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor S." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336126v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lifchitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.4.1201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoutre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRS5L3X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jovet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3273" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Bellissens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cueille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2022inpact056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Mei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciel Morales Aceiton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rodriguez-Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Goasdou&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berrend" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086398v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754377v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hoareau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tisserand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kigiel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carpentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mullet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bergerat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomassoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tapiero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Varangot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;nand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Sabine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0340-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Baldy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chaumin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lapenu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952720v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Freslon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fichet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Charon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pigache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571533v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04572645v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>