--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Jhean-Larose </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université d'OrléansInspé Centre Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-jhean-larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7870-1665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144494906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200152399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139710753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For better or for worse: differential effects of the emotional valence of words on children’s recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2025.2451814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotional valence on the memorization of written words in 4- and 5-year-olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2024.112984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of phonological awareness: Effects of emotional words on preschoolers’ skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220671.2024.2341652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Picture Worth a Thousand Words? Not Necessarily, for the Phonological Awareness of Young Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Childhood Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10643-024-01637-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Board Games to Increase Emotional Competencies in School-Age Children and Older People: A Systematic Review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490400.2024.2373415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEM: A cross-language emotional metanorm in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237241266339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in young children's emotional valence ratings of 180 stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.112121. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2023.112121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la valence émotionnelle dans le traitement de mots et d’imageschez les enfants de 4, 5 et 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychomotricité et lecture: données actuelles pour l'éducation psychomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions psychomotrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Variations psychomotrices, 28 (113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un entraînement associant habiletés phonémiques et musicales sur la conscience phonémique des enfants de 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 4 (4), pp.363-390. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.214.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et dyslexie : effet d’un entraînement rythmique sur la conscience phonémique, les compétences mnésiques et exécutives d’enfants avec dyslexie de 9-13 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De l’oral vers l’écrit : particularités et prises en charge des enfants au développement atypique, 166 (3), pp.331-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉMOIRE ET LANGAGE : APPORTS DE L'« ANALYSE DE LA SÉMANTIQUE LATENTE » À L'ÉTUDE DU DÉVELOPPEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación artística en las escuelas chilenas : Currículum de Artes Visuales de primer ciclo y su implementación en el aula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales Maciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Pedagogia y Curriculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of topics from documents: Five probabilistic Topic Model tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of New Technology and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (11), pp.62-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of emotional valence and arousal on the spread of activation in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-014-0613-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating an interlingual metanorm for emotional analysis of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (4), pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-012-0208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval: évaluation automatique de la valence émotionnelle des textes à l'aide d'une métanorme émotionnelle de 5582 mots-racines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, .A paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Production to Selection of interpretations for novel Conceptual Combinations : a developmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (4), pp.391-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Semantic Analysis : Applications and extensions : introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.INTRODUCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge evaluation based on LSA: MCQs and free answer questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification with LSA and Pretopology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Amor S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSA analysis and visualization with pretopology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Amor S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.122-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tuned Parameters on a LSA Multiple Choice Questions Answering Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lifchitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.1201--1209. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.4.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336126v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude développementale de l'interprétation de combinaisons conceptuelles nominales &amp;quot;Relation&amp;quot; et Propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.121-135. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude développementale de l'interprétation de Combinaisons conceptuelles nominales &amp;quot; Relation &amp;quot; et &amp;quot; Propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, Vol. 3, 2007, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise, Coherence and causal connectives on comprehension and recall of an expository text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model for Simulating Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4), pp.628-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive processes in new conceptual combinations interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (2), pp.265-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of kind of dyads and self-schemata on problem solving : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la résolution de problèmes additifs de comparaison chez des enfants de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence d'une approche psychologique de la vérité propositionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In cognito : revue internationale francophone en sciences cognitives éditée par l'association In cognito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des procédures par l'objet ou par l'action : structuration des représentations et analyse des productions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Truth: a cognitive model of propositional truth attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage d'un système fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner la cognition chez l’enfant grâce au cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Cueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation animale : Quel animal pour quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la valence émotionnelle combine les concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les changements des représentations du jeu de société à travers les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Children's spontaneous emotion vocabulary during an emotional valence rating task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends 2023 (InPACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lisbonne (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de société à l’école élémentaire permet -il un meilleur engagement des élèves dans les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réaction au cours d'une tâche d'évaluation de la valence émotionnelle de mots et d'images chez les enfants de 4, 5 et 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPSYDEVE 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belmon, J., Noyer-Martin, M. & Jhean-Larose, S. (2022). Differences in children emotional valence ratings of words and pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Madeira, Portugal. pp.235-239, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2022inpact056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’émotion et de la raison dans le tutorat entre pairs : appréciation de la congruence cognitive du tuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GLAT (Groupe de Linguistique Appliquée des Télécommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of bimodal instruction that associates phonemic skills on preschoolers phonemic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inPACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeire, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques comme support aux fonctions d’étayage de l’élève tuteur : cas d’un dispositif mis en place à l’école élémentaire en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ETIC 3, « Ecole et Technologies de l’Information et de la Communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada al sistema educativo en Chile : Sistema público, subvencionado y privado y la relación con las artes visuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès international d'éducation et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Milan, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes: Comparaison de deux modes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluations et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Université de Lisbonne, Institut de l'Education, Jan 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’évalue-t-on quand on évalue la comprehension de textes? : comparaison de deux modes d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l’AREF (Actualité de la Recherche en Education et en Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’évalue-t-on quand on évalue la compréhension de textes ? : comparaison de deux modes d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Université de Montpellier, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Arts Visuels dans les écoles au Chili. Un regard porté sur la réalité artistique au premier cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Université de Montpellier, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la sémantique cognitive à l’évaluation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur la litéracie à l’école (SILE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Escola Superior de Educação de Lisboa (Portugal); ESPE de l'Académie de Créteil - UPEC (France), Aug 2015, Jouvence, Mont Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text comprehension assessment: national tests vs psycho-cognitive tool for diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inpact 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza de las artes visuales en las escuelas chilena, Planes y programas de educación artística de primer ciclo desde la mirada de los educadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Meeting: “Researchers, are we responding to the challenges of Chilean Education?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network of Chilean Researchers on Education (RED ICE); University of Sheffield, Jan 2015, Sheffield, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación artística en las escuelas Chilenas: Curriculum de artes visuales y su implementación en el aula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congreso Internacional de Educación y Aprendizaje : "¿Qué se considera aprendizaje? Big data, little data, evidencia y evaluación"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad San Pablo Ceu, Jul 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la sémantique cognitive à l’évaluation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur la littératie à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Jouvence, Mont Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance scolaire et inégalités sociales dans les écoles publiques au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Oser l’autre » : Climats, violences et vulnérabilités scolaires en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza del arte en las escuelas publicas en chile. Proposición de nuevos dispositivos de intervención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Encuentro de Investigadores BCN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autónoma de Barcelona; Universidad de Chile, May 2013, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza del arte en las escuelas publicas en chile. Proposición de nuevos dispositivos de intervención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Encuentro de Investigadores en Barcelona 2013 (EIB2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sémantique probabiliste et associations verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnos®: a tool for individualized diagnostics of the reading-understanding cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on developmental psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleure-t-on autant en lisant le journal qu'un bon roman? Influence du corpus dans l'élaboration sémantique des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du vocabulaire des enfants de cycle 2 par analyse automatique des définitions produites à l'aide de l'Analyse de la Sémantique Latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories émotionnelles a priori versus catégories émotionnelles émergentes d'un espace sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des émotions positives et négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'intensité émotionnelle par EMOSEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval: Automatic evaluation of texts and emotional dimensions using an emotional metanorm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ème Congrès européen de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does TOPIC really extract topics of a text?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOVAL : un outil d’analyse dimensionnelle de textes de la plateforme Semotex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to identify emotions in texts using LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sémantique probabiliste et extraction de thèmes émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional lexicon organization in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Novel Conceptual Combinations: Age-related impact of memory availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’émotionnalité du langage : Valence, activation et/ou contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval : Comment évaluer automatiquement la valence affective des textes sans lexique émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la valence et de l'intensité émotionnelles sur la propagation de l'activation en mémoire sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la Sémantique Latente, connaissances initiales et analyse automatique des réponses à des QCM, des QCM évidentiels et des questions ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation de combinaisons conceptuelles nominales nouvelles par des enfants et des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Congrès de la Société Française de Psychologie, Bordeaux, 10-12 septembre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sémantique latente, connaissances initiales et analyse automatique des réponses à des {QCM}, des {QCM} évidentiels et des questions ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental approach of word order and type of relation in conceptual combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Psychological Society 2007, Developmental section conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word order and Type of relation effects in Conceptual Combination during the early school years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Cognitive Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Delphes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measurement applied to information research and indexing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heerlen, Netherlands. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche LSA au défi DEFT’07, Association Française d’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lehnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française d’Intelligence Artificielle, 3ème défi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye movement analysis and Latent Semantic Analysis on a comprehension and recall activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Heerlen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KISS : Modélisation et implantation de la dynamique d'activation des connaissances et de la compréhension de textes contrôlée par la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlabos 2005, La construction du sens en sciences du langage et en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Expertise and causal connective on comprehension and recall of an expositive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on the Exploration and Modelling Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat électronique et analyse automatique des productions écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LECA-Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a semantic space for modeling children’s semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Latent Semantic Analysis : A road to meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Mémoire et Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire : Regards croisés sur l’unité Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chypre, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire aux Logiciels et Meeting : “Cognition, complexité et modélisation”, Relais d’Information sur les Sciences de la Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accessibility of goal during reading : The role of repetition of subgoal-related information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text reading and Comprehension : textual coherence and mental representation’s construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congrès européen de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides à la résolution de problèmes additifs de comparaison chez des enfants de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Colloque Jeunes chercheurs en Sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure sémantique des problèmes sur les stratégies de résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. IXth European Conference on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Island of Spetses, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from text : the effect of background knowledge and textual coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Conceptual Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et accessibilité des représentations en mémoire en fonction de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des procédures en mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of domains and text writing : principles and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tapiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of knowledge from film : a developmental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Varangot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual coherence and level of expertise : recall and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tapiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming as a tool for identifying the structure of novices and experts'prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen de la EARLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the distinction knowledge-belief relevant for a learning point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un système fonctionnel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal and teleological structures of a functional system as principles for writing expository texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bi-annual Meeting of the S.I.G. "Writing", EARLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation connaissances/croyances : une question pertinente pour la psychologie cognitive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque TETA "Les textes et leur traitement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Vaison la Romaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les interactions sociales entre élèves grâce à un projet de classe : la classe défense permet-elle un meilleur engagement, empathie et collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning, memory and Latent Semantic Analysis: Theory, applications and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources numériques comme support aux fonctions d'étayage de l'élève tuteur. Cas d'un dispositif mis en place à l'école élémentaire en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignants du primaire face aux TICE : Pratiques, ressources, formations et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-61, 2024, 979-10-240-1779-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’enseignants sur une épreuve externe de compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement professionnel, au coeur de l'évaluation et de la régulation des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) référent(s) pour les jugements sur la compréhension de texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Mottier Lopez; Walther Tessaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement professionnel, au cœur de l’évaluation et de la régulation des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-0343-2026-9. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic space for modeling a child semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Latent Semantic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic space for modeling children's semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landauer, T.K., McNamara, D.S., Dennis, S., Kintsch, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of Latent Semantic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lawrence Erlbaum Associates, pp.143-165, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et Compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’unité texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intermediate effect: interaction between prior knowledge and text structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The construction of mental representation during reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion scolaire des enfants et adolescents en situation de handicap au sein de dispositifs ULIS : entre inclusion et stigmatisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des pairs sur la performance scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des émotions en moyenne section de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lapenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication non verbale de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de Singapour facilite-t-elle une meilleure compréhension en mathématiques au CP ? Comparaison entre la méthode de Singapour et la méthode présente dans dans le manuel CapMaths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser l’estime de soi chez les élèves et les apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion, mémoire et compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La familiarisation au livre auprès des tout-petits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle mental au cours d'une activité de résolution de problème : l'application du théorème de Pythagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pigache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’environnement scolaire de l’enfant sur l’acquisition du vocabulaire et la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire et son enseignement : L'acquisition du vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de connaissances à partir de textes en fonction des structures de connaissances et de croyances des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris 8 - Saint-Denis, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du langage, organisation en mémoire et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. EPHE Paris, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04572645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Jhean-Larose </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université d'OrléansInspé Centre Val de Loire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-jhean-larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7870-1665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144494906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200152399</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=nAeQEQ0AAAAJ&view_op=list_works&cstart=0&pagesize=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139710753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does emotional valence influence the interpretation of conceptual combinations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 62, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2026.102223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For better or for worse: differential effects of the emotional valence of words on children’s recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2025.2451814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotional valence on the memorization of written words in 4- and 5-year-olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2024.112984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of phonological awareness: Effects of emotional words on preschoolers’ skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220671.2024.2341652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Picture Worth a Thousand Words? Not Necessarily, for the Phonological Awareness of Young Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Childhood Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10643-024-01637-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Board Games to Increase Emotional Competencies in School-Age Children and Older People: A Systematic Review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490400.2024.2373415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEM: A cross-language emotional metanorm in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237241266339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in young children's emotional valence ratings of 180 stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.112121. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2023.112121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la valence émotionnelle dans le traitement de mots et d’imageschez les enfants de 4, 5 et 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychomotricité et lecture: données actuelles pour l'éducation psychomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions psychomotrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Variations psychomotrices, 28 (113)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04659371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un entraînement associant habiletés phonémiques et musicales sur la conscience phonémique des enfants de 5 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 4 (4), pp.363-390. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.214.0363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et dyslexie : effet d’un entraînement rythmique sur la conscience phonémique, les compétences mnésiques et exécutives d’enfants avec dyslexie de 9-13 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De l’oral vers l’écrit : particularités et prises en charge des enfants au développement atypique, 166 (3), pp.331-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉMOIRE ET LANGAGE : APPORTS DE L'« ANALYSE DE LA SÉMANTIQUE LATENTE » À L'ÉTUDE DU DÉVELOPPEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación artística en las escuelas chilenas : Currículum de Artes Visuales de primer ciclo y su implementación en el aula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales Maciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Pedagogia y Curriculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of topics from documents: Five probabilistic Topic Model tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of New Technology and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (11), pp.62-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of emotional valence and arousal on the spread of activation in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-014-0613-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating an interlingual metanorm for emotional analysis of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Linh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (4), pp.1007-1014. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-012-0208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval: évaluation automatique de la valence émotionnelle des textes à l'aide d'une métanorme émotionnelle de 5582 mots-racines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, .A paraitre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Production to Selection of interpretations for novel Conceptual Combinations : a developmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Linguistica Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (4), pp.391-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Semantic Analysis : Applications and extensions : introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.INTRODUCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge evaluation based on LSA: MCQs and free answer questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification with LSA and Pretopology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Amor S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSA analysis and visualization with pretopology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Amor S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.122-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tuned Parameters on a LSA Multiple Choice Questions Answering Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lifchitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.1201--1209. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.4.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336126v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude développementale de l'interprétation de combinaisons conceptuelles nominales &amp;quot;Relation&amp;quot; et Propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.121-135. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude développementale de l'interprétation de Combinaisons conceptuelles nominales &amp;quot; Relation &amp;quot; et &amp;quot; Propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lecoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (2), pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, Vol. 3, 2007, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of expertise, Coherence and causal connectives on comprehension and recall of an expository text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model for Simulating Text Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (4), pp.628-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive processes in new conceptual combinations interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (2), pp.265-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of kind of dyads and self-schemata on problem solving : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la résolution de problèmes additifs de comparaison chez des enfants de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence d'une approche psychologique de la vérité propositionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In cognito : revue internationale francophone en sciences cognitives éditée par l'association In cognito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des procédures par l'objet ou par l'action : structuration des représentations et analyse des productions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Truth: a cognitive model of propositional truth attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage d'un système fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarner la cognition chez l’enfant grâce au cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Cueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation animale : Quel animal pour quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la valence émotionnelle combine les concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les changements des représentations du jeu de société à travers les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Children's spontaneous emotion vocabulary during an emotional valence rating task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends 2023 (InPACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lisbonne (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de société à l’école élémentaire permet -il un meilleur engagement des élèves dans les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réaction au cours d'une tâche d'évaluation de la valence émotionnelle de mots et d'images chez les enfants de 4, 5 et 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPSYDEVE 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belmon, J., Noyer-Martin, M. & Jhean-Larose, S. (2022). Differences in children emotional valence ratings of words and pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Madeira, Portugal. pp.235-239, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2022inpact056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’émotion et de la raison dans le tutorat entre pairs : appréciation de la congruence cognitive du tuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GLAT (Groupe de Linguistique Appliquée des Télécommunications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of bimodal instruction that associates phonemic skills on preschoolers phonemic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noyer-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inPACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeire, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques comme support aux fonctions d’étayage de l’élève tuteur : cas d’un dispositif mis en place à l’école élémentaire en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque ETIC 3, « Ecole et Technologies de l’Information et de la Communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada al sistema educativo en Chile : Sistema público, subvencionado y privado y la relación con las artes visuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Congrès international d'éducation et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Milan, Italia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes: Comparaison de deux modes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluations et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADMEE Europe, Université de Lisbonne, Institut de l'Education, Jan 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’évalue-t-on quand on évalue la comprehension de textes? : comparaison de deux modes d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l’AREF (Actualité de la Recherche en Education et en Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des Arts Visuels dans les écoles au Chili. Un regard porté sur la réalité artistique au premier cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Université de Montpellier, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’évalue-t-on quand on évalue la compréhension de textes ? : comparaison de deux modes d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quelles questions cherchons-nous réponse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Université de Montpellier, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la sémantique cognitive à l’évaluation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur la litéracie à l’école (SILE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke (Canada); Escola Superior de Educação de Lisboa (Portugal); ESPE de l'Académie de Créteil - UPEC (France), Aug 2015, Jouvence, Mont Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text comprehension assessment: national tests vs psycho-cognitive tool for diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inpact 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza de las artes visuales en las escuelas chilena, Planes y programas de educación artística de primer ciclo desde la mirada de los educadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Meeting: “Researchers, are we responding to the challenges of Chilean Education?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network of Chilean Researchers on Education (RED ICE); University of Sheffield, Jan 2015, Sheffield, Reino Unido</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la sémantique cognitive à l’évaluation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur la littératie à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Jouvence, Mont Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación artística en las escuelas Chilenas: Curriculum de artes visuales y su implementación en el aula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Congreso Internacional de Educación y Aprendizaje : "¿Qué se considera aprendizaje? Big data, little data, evidencia y evaluación"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad San Pablo Ceu, Jul 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance scolaire et inégalités sociales dans les écoles publiques au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Oser l’autre » : Climats, violences et vulnérabilités scolaires en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza del arte en las escuelas publicas en chile. Proposición de nuevos dispositivos de intervención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Encuentro de Investigadores BCN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autónoma de Barcelona; Universidad de Chile, May 2013, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La enseñanza del arte en las escuelas publicas en chile. Proposición de nuevos dispositivos de intervención</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciel Morales Aceiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Encuentro de Investigadores en Barcelona 2013 (EIB2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sémantique probabiliste et associations verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnos®: a tool for individualized diagnostics of the reading-understanding cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on developmental psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleure-t-on autant en lisant le journal qu'un bon roman? Influence du corpus dans l'élaboration sémantique des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du vocabulaire des enfants de cycle 2 par analyse automatique des définitions produites à l'aide de l'Analyse de la Sémantique Latente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories émotionnelles a priori versus catégories émotionnelles émergentes d'un espace sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des émotions positives et négatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'intensité émotionnelle par EMOSEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval: Automatic evaluation of texts and emotional dimensions using an emotional metanorm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ème Congrès européen de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does TOPIC really extract topics of a text?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMOVAL : un outil d’analyse dimensionnelle de textes de la plateforme Semotex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to identify emotions in texts using LSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sémantique probabiliste et extraction de thèmes émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional lexicon organization in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Novel Conceptual Combinations: Age-related impact of memory availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’émotionnalité du langage : Valence, activation et/ou contrôle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoval : Comment évaluer automatiquement la valence affective des textes sans lexique émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la valence et de l'intensité émotionnelles sur la propagation de l'activation en mémoire sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la Sémantique Latente, connaissances initiales et analyse automatique des réponses à des QCM, des QCM évidentiels et des questions ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interprétation de combinaisons conceptuelles nominales nouvelles par des enfants et des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Congrès de la Société Française de Psychologie, Bordeaux, 10-12 septembre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sémantique latente, connaissances initiales et analyse automatique des réponses à des {QCM}, des {QCM} évidentiels et des questions ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect answers in multiple choice questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rifqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2008 - 3rd European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. pp.144-154, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87605-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental approach of word order and type of relation in conceptual combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Psychological Society 2007, Developmental section conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word order and Type of relation effects in Conceptual Combination during the early school years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Cognitive Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Delphes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity measurement applied to information research and indexing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heerlen, Netherlands. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche LSA au défi DEFT’07, Association Française d’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lehnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française d’Intelligence Artificielle, 3ème défi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye movement analysis and Latent Semantic Analysis on a comprehension and recall activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Heerlen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KISS : Modélisation et implantation de la dynamique d'activation des connaissances et de la compréhension de textes contrôlée par la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interlabos 2005, La construction du sens en sciences du langage et en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Expertise and causal connective on comprehension and recall of an expositive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on the Exploration and Modelling Meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat électronique et analyse automatique des productions écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LECA-Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a semantic space for modeling children’s semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Latent Semantic Analysis : A road to meaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, Mémoire et Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire : Regards croisés sur l’unité Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chypre, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire aux Logiciels et Meeting : “Cognition, complexité et modélisation”, Relais d’Information sur les Sciences de la Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accessibility of goal during reading : The role of repetition of subgoal-related information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text reading and Comprehension : textual coherence and mental representation’s construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congrès européen de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides à la résolution de problèmes additifs de comparaison chez des enfants de CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Colloque Jeunes chercheurs en Sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure sémantique des problèmes sur les stratégies de résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. IXth European Conference on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Island of Spetses, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from text : the effect of background knowledge and textual coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomassoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Conceptual Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et accessibilité des représentations en mémoire en fonction de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des procédures en mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of domains and text writing : principles and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tapiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Educational Research Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of knowledge from film : a developmental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Varangot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual coherence and level of expertise : recall and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tapiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual Meeting of the Society for Text and Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming as a tool for identifying the structure of novices and experts'prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen de la EARLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the distinction knowledge-belief relevant for a learning point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'un système fonctionnel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal and teleological structures of a functional system as principles for writing expository texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Bi-annual Meeting of the S.I.G. "Writing", EARLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation connaissances/croyances : une question pertinente pour la psychologie cognitive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque TETA "Les textes et leur traitement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Vaison la Romaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les interactions sociales entre élèves grâce à un projet de classe : la classe défense permet-elle un meilleur engagement, empathie et collaboration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Guénand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning, memory and Latent Semantic Analysis: Theory, applications and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources numériques comme support aux fonctions d'étayage de l'élève tuteur. Cas d'un dispositif mis en place à l'école élémentaire en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignants du primaire face aux TICE : Pratiques, ressources, formations et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-61, 2024, 979-10-240-1779-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) référent(s) pour les jugements sur la compréhension de texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodriguez Sabine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Mottier Lopez; Walther Tessaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement professionnel, au cœur de l’évaluation et de la régulation des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-0343-2026-9. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’enseignants sur une épreuve externe de compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Goasdoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jugement professionnel, au coeur de l'évaluation et de la régulation des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic space for modeling a child semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Latent Semantic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic space for modeling children's semantic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landauer, T.K., McNamara, D.S., Dennis, S., Kintsch, W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The handbook of Latent Semantic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lawrence Erlbaum Associates, pp.143-165, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie cognitive et Compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Bellissens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’unité texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intermediate effect: interaction between prior knowledge and text structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The construction of mental representation during reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion scolaire des enfants et adolescents en situation de handicap au sein de dispositifs ULIS : entre inclusion et stigmatisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des pairs sur la performance scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des émotions en moyenne section de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lapenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication non verbale de l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de Singapour facilite-t-elle une meilleure compréhension en mathématiques au CP ? Comparaison entre la méthode de Singapour et la méthode présente dans dans le manuel CapMaths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser l’estime de soi chez les élèves et les apprenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion, mémoire et compréhension de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La familiarisation au livre auprès des tout-petits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle mental au cours d'une activité de résolution de problème : l'application du théorème de Pythagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pigache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’environnement scolaire de l’enfant sur l’acquisition du vocabulaire et la compréhension de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire et son enseignement : L'acquisition du vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acquisition de connaissances à partir de textes en fonction des structures de connaissances et de croyances des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris 8 - Saint-Denis, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04571533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du langage, organisation en mémoire et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. EPHE Paris, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04572645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="785B3265"/>
+    <w:nsid w:val="F17A5FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-jhean-larose" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-1665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144494906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200152399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139710753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Belmon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noyer-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2025.2451814" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2341652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-024-01637-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237241266339" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0363" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morales Maciel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Linh Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0613-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Linh Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0208-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecoutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Ahat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor S." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336126v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lifchitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.4.1201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoutre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRS5L3X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jovet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3273" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Bellissens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cueille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2022inpact056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Mei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciel Morales Aceiton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rodriguez-Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Goasdou&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754681v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berrend" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086398v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754377v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hoareau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehnard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tisserand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kigiel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carpentier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mullet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bergerat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomassoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tapiero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Varangot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;nand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Sabine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0340-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Baldy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chaumin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lapenu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952720v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Freslon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fichet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Charon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pigache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571533v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04572645v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-jhean-larose" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7870-1665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144494906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200152399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=nAeQEQ0AAAAJ&amp;view_op=list_works&amp;cstart=0&amp;pagesize=20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139710753" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Belmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noyer Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean Larose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2026.102223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noyer-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2025.2451814" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2341652" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-024-01637-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237241266339" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morales Maciel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01493453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Linh Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0613-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Linh Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0208-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecoutre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Ahat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor S." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denhiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336126v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lifchitz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.4.1201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecoutre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRS5L3X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jovet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3273" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Bellissens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Baudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cueille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pennequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2022inpact056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Mei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciel Morales Aceiton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rodriguez-Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Goasdou&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501795v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berrend" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Martinez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072218v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87605-2_17" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MC7SDSRQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hoareau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tisserand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kigiel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mullet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bergerat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomassoni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754595v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tapiero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754633v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Varangot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754639v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754644v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754647v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330787v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;nand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Sabine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0340-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751670v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282856v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751682v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Baldy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952765v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chaumin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lapenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Freslon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751684v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fichet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952773v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Charon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pigache" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751688v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751680v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04571533v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04572645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>