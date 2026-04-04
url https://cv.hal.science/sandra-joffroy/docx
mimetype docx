--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -100,514 +100,514 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir de Sapiens : une question de verticalité, la preuve par l'Homme de Néandertal</w:t>
+                <w:t xml:space="preserve">La vascularisation méningée moyenne des Néandertaliens et leur système cardio-vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Hadjouis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Autet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.25-60, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
+              <w:t xml:space="preserve">, pp.73-91, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05348388v1</w:t>
+                <w:t xml:space="preserve">halshs-05348413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir de Sapiens et la verticalité, cérébro-cérébellisation, IA et émotion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Joffroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Djillali Hadjouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Autet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-260, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05348429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vascularisation méningée moyenne des Néandertaliens et leur système cardio-vasculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La verticalité, fil directeur de nos origines et de notre devenir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Autet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Hadjouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité</w:t>
+              <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité. De l'embryon à la vie dans l'espace, un nouveau regard sur les origines et l'avenir de notre verticalité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-91, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
+              <w:t xml:space="preserve">, pp.11-22, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05348413v1</w:t>
+                <w:t xml:space="preserve">halshs-05348366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La verticalité, fil directeur de nos origines et de notre devenir.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'avenir de Sapiens : une question de verticalité, la preuve par l'Homme de Néandertal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Hadjouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Autet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djillali Hadjouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité. De l'embryon à la vie dans l'espace, un nouveau regard sur les origines et l'avenir de notre verticalité.</w:t>
+              <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-22, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
+              <w:t xml:space="preserve">, pp.25-60, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05348366v1</w:t>
+                <w:t xml:space="preserve">halshs-05348388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -625,106 +625,106 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir de Sapiens et la verticalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Hadjouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Autet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste editions. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2025, Anatomie comparée et posture de l'animal et de l'Homme, Djillali Hadjouis, ISBN: 978-1-83612-052-0 (print) ISBN: 978-1-83612-052-9 (e-book)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -784,51 +784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-year follow-up of a brisk walking programme on fitness, perceived health and physical activity engagement in postmenopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,429 +895,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is practice rate rather than exercise intensity more important in health benefits of moderately obese postmenopausal women?</w:t>
+                <w:t xml:space="preserve">Food group preferences and energy balance in moderately obese postmenopausal women subjected to brisk walking program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Auneau</w:t>
+                <w:t xml:space="preserve">Vicky Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58 (3), pp.119-125. </w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (7), pp.741-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2014-0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911488v1</w:t>
+                <w:t xml:space="preserve">hal-04911484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food group preferences and energy balance in moderately obese postmenopausal women subjected to brisk walking program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caloric restriction and aerobic exercise in sarcopenic and non‐sarcopenic obese women: an observational and retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barbat-Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Vallée</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemoine-Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+                <w:t xml:space="preserve">Éléonor Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Drapeau</w:t>
+                <w:t xml:space="preserve">Frédéric Sanguignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (7), pp.741-748. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.284-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/apnm-2014-0453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911484v1</w:t>
+                <w:t xml:space="preserve">hal-04911449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caloric restriction and aerobic exercise in sarcopenic and non‐sarcopenic obese women: an observational and retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is practice rate rather than exercise intensity more important in health benefits of moderately obese postmenopausal women?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barbat-Artigas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+                <w:t xml:space="preserve">I. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonor Riesco</w:t>
+                <w:t xml:space="preserve">F. Sanguignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sanguignol</w:t>
+                <w:t xml:space="preserve">G. Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (3), pp.284-289. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911449v1</w:t>
+                <w:t xml:space="preserve">hal-04911488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of brisk walking on perceived health evaluated by a novel short questionnaire in sedentary and moderately obese postmenopausal women</w:t>
               </w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'ostéopathie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1567,64 +1567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mauriège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Autet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'ostéopathie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (11), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1649,51 +1649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of mitochondrial metabolism in fibroblasts from mice with a skeletal muscle mutation (muscular dysgenesis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,3677 +1766,3677 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHANGES AND FOLLOW UP IN FITNESS, FATNESS AND PERCEIVED HEALTH AFTER A BRISK WALKING PROGRAM ONCE AGE AND LEVEL EDUCATION ARE CONSIDERED IN MODERATELY OBESE WOMEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague (Czech Republic), Czech Republic. ISBN 978-3-9818414-2-8 (ISBN 978-3-9818414-2-8), ECSS, CP-PM11 p.218, 2019, ISBN 978-3-9818414-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DOES A BRISK WALKING PROGRAM IN POSTMENOPAUSAL WOMEN GENERATE SOCIAL HEALTH INEQUITIES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin (Ireland), Ireland. ISBN 978-3-9818414-1-1 (ISBN 978-3-9818414-1-1), ECSS, CP-SH04 p.714, 2018, ISBN 978-3-9818414-1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REAL-TIME RECORDING OF PROPULSIVE PARAMETERS OF PADDLE-BOARDER ELITE SWIMMERS DURING CROSSING OF THE ATLANTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ouaknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Autet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin (Ireland), Ireland. ISBN 978-3-9818414-1-1 (ISBN 978-3-9818414-1-1), ECSS, CP-PN07 p.706, 2018, ISBN 978-3-9818414-1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BASELINE CHARACTERISTICS OF WOMEN WHO COMPLETED OR NOT AN ENDURANCE TRAINING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Joanisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, MetropolisRuhr, Germany. ISBN 978-3-9818414-0-4 (ISBN 978-3-9818414-0-4), ECSS, CP-PM16 p.166, 2017, ISBN 978-3-9818414-0-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENDER DIFFERENCES IN SEVERAL HEALTH INDICES AFTER A SHORT AND MIXED WEIGHT REDUCING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vavelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, MetropolisRuhr, Germany. ISBN 978-3-9818414-0-4 (ISBN 978-3-9818414-0-4), ECSS, CP-PM14 p.161, 2017, ISBN 978-3-9818414-0-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EFFECTS OF A BRISK WALKING PROGRAM AND 2-YEAR FOLLOW-UP ON THE SARCOPENIC RISK PROFILE IN SEDENTARY OBESE POSTMENOPAUSAL WOMEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Joanisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna (AUSTRIA), Austria. ISBN 978-3-00-053383-9 (ISBN 978-3-00-053383-9), ECSS, MO-PM03 p. 86, 2016, ISBN 978-3-00-053383-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENDER DIFFERENCES IN BODY WEIGHT LOSS AFTER A SHORT AND MIXED WEIGHT REDUCING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna (AUSTRIA), Austria. ISBN 978-3-00-053383-9 (ISBN 978-3-00-053383-9), ECSS, PO-CPP-05 p.23, 2016, ISBN 978-3-00-053383-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHYSICAL ACTIVITY AND OBESITY IN DOWN’S SYNDROME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Malmö, Sweden. ISBN 978-91-7104-567-6 (ISBN 978-91-7104-567-6), ECSS, PP-UD01 p.468, 2015, ISBN 978-91-7104-567-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of interval training versus continuous training in moderately obese women: a pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Idiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Candebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Annual Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Malmö, Sweden. ISBN 978-91-7104-567-6 (ISBN 978-91-7104-567-6), ECSS, PP-UD01 p.488, 2015, ISBN 978-91-7104-567-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIFFERENCES IN THE CARDIOMETABOLIC RISK PROFILE OF OBESE VS. SARCOPENIC OBESE WOMEN SUBJECTED TO A MIXED WEIGHT-REDUCING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barbat-Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Annual Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam (NETHERLANDS), Netherlands. ISSBN 978-94-622-8477-7 (ISBN 978-94-622-8477-7), ECSS, pp.404 (MO PM50 HF), 2014, ISBN 978-94-622-8477-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FOOD GROUP PREFERENCES AND ENERGY BALANCE IN MODERATELY OBESE POSTMENOPAUSAL WOMEN SUBJECT ED TO A BRISK WALKING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelona (SP), Spain. ISBN 978-84-695-7786-8 (year : 2013), ECSS, pp.213 (PP PPM 17), 2013, ISBN 978-84-695-7786-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronary heart disease risk profile in postmenopausal women subjected to endurance-training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Annual Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France. 9th annual congress ECSS (year : 2004), ECSS, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Formation Tout au Long de la Vie (FTLV) : au cœur du développement entre le sport et la culture de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18eme congrès de l’ACAPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France. pp.163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi à deux ans d’un programme de marche active sur le profil de risque cardio-métabolique et la sédentarité chez des femmes modérément obèses et ménopausées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18eme congrès de l’ACAPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS; ACAPS, Oct 2019, Paris, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHANGES AND FOLLOW UP IN FITNESS, FATNESS AND PERCEIVED HEALTH AFTER A BRISK WALKING PROGRAM ONCE AGE AND LEVEL EDUCATION ARE CONSIDERED IN MODERATELY OBESE WOMEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2019, Prague (Czech Republic), Czech Republic. CP-PM11 p.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOES A BRISK WALKING PROGRAM IN POSTMENOPAUSAL WOMEN GENERATE SOCIAL HEALTH INEQUITIES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jul 2018, Dublin (Ireland), Ireland. CP-SH04 p.714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REAL-TIME RECORDING OF PROPULSIVE PARAMETERS OF PADDLE-BOARDER ELITE SWIMMERS DURING CROSSING OF THE ATLANTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ouaknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Autet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jul 2018, Dublin (Ireland), Ireland. CP-PN07 p.706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASELINE CHARACTERISTICS OF WOMEN WHO COMPLETED OR NOT AN ENDURANCE TRAINING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Joanisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jul 2017, MetropolisRuhr, Germany. CP-PM16 p.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENDER DIFFERENCES IN SEVERAL HEALTH INDICES AFTER A SHORT AND MIXED WEIGHT REDUCING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vavelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jul 2017, MetropolisRuhr, Germany. CP-PM14 p.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENDER DIFFERENCES IN BODY WEIGHT LOSS AFTER A SHORT AND MIXED WEIGHT REDUCING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanguignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jul 2016, Vienna (AUSTRIA), Austria. PO-CPP-05 p.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF A BRISK WALKING PROGRAM AND 2-YEAR FOLLOW-UP ON THE SARCOPENIC RISK PROFILE IN SEDENTARY OBESE POSTMENOPAUSAL WOMEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Joanisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jul 2016, Vienna (AUSTRIA), Austria. MO-PM03 p. 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSICAL ACTIVITY AND OBESITY IN DOWN’S SYNDROME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanguignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jun 2015, Malmö, Sweden. PP-UD01 p.468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of interval training versus continuous training in moderately obese women: a pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Idiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Idiart</w:t>
+                <w:t xml:space="preserve">L Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Candebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jun 2015, Malmö, Sweden. PP-UD01 p.488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFERENCES IN THE CARDIOMETABOLIC RISK PROFILE OF OBESE VS. SARCOPENIC OBESE WOMEN SUBJECTED TO A MIXED WEIGHT-REDUCING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Barbat-Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanguignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2014, Amsterdam (NETHERLANDS), Netherlands. pp.404 (MO PM50 HF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOOD GROUP PREFERENCES AND ENERGY BALANCE IN MODERATELY OBESE POSTMENOPAUSAL WOMEN SUBJECT ED TO A BRISK WALKING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE (ECSS), Jun 2013, Barcelona (SP), Spain. pp.213 (PP PPM 17)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an active walking program on perceived health and its relationship with changes in fitness versus fatness of sedentary healthy postmenopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lemoine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2005, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in fitness versus fatness according to adherence and walking heart rate in postmenopausal women subjected to endruance-training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coronary heart disease risk profile in postmenopausal women subjected to endurance-training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Roussel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955662v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronary heart disease risk profile in postmenopausal women subjected to endurance-training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual Congress of the European College of Sport Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">18th Annual Meeting of the North American Association for the Study of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Association for the Study of Obesity, Nov 2004, Las vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955661v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronary heart disease risk profile in postmenopausal women subjected to endurance-training.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Changes in fitness versus fatness according to adherence and walking heart rate in postmenopausal women subjected to endruance-training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Garnier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...1540 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France. 9th annual congress ECSS (year : 2004), ECSS, 2004</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2004, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320107v1</w:t>
+                <w:t xml:space="preserve">hal-04955662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5591,51 +5591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Autet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04826217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969241269016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.03.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Drapeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbat-Artigas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onor Riesco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0b013e31827deebb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nogu&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Malgat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-0436.2000.6550261.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDBLWWN8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mauriege" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine-Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Autet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heredia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joanisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vavelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanguignol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Riesco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Joanisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idiart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffargue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Candebat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbat-Artigas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vallee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sicre-Gaubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joffroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Autet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04826217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969241269016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Drapeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbat-Artigas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onor Riesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.03.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0b013e31827deebb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nogu&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Malgat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-0436.2000.6550261.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDBLWWN8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Autet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mauriege" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heredia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joanisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vavelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanguignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Joanisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine-Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Riesco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idiart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffargue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Candebat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbat-Artigas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vallee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sicre-Gaubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>