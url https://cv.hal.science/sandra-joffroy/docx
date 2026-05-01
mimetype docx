--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -100,360 +100,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vascularisation méningée moyenne des Néandertaliens et leur système cardio-vasculaire</w:t>
+                <w:t xml:space="preserve">L’avenir de Sapiens et la verticalité, cérébro-cérébellisation, IA et émotion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Hadjouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Autet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-91, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
+              <w:t xml:space="preserve">, pp.225-260, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05348413v1</w:t>
+                <w:t xml:space="preserve">halshs-05348429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir de Sapiens et la verticalité, cérébro-cérébellisation, IA et émotion.</w:t>
+                <w:t xml:space="preserve">La vascularisation méningée moyenne des Néandertaliens et leur système cardio-vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Hadjouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Autet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-260, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
+              <w:t xml:space="preserve">, pp.73-91, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05348429v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05348413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La verticalité, fil directeur de nos origines et de notre devenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Autet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Hadjouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité. De l'embryon à la vie dans l'espace, un nouveau regard sur les origines et l'avenir de notre verticalité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-22, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -468,117 +468,117 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir de Sapiens : une question de verticalité, la preuve par l'Homme de Néandertal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Hadjouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Autet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir de Sapiens et la verticalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-60, 2025, Anatomie comparée et posture de l'animal et de l'Homme, ISBN papier : 9781836120520 ISBN ebook : 9781836130529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -625,106 +625,106 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir de Sapiens et la verticalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Hadjouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dambricourt Malassé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Autet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iste editions. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2025, Anatomie comparée et posture de l'animal et de l'Homme, Djillali Hadjouis, ISBN: 978-1-83612-052-0 (print) ISBN: 978-1-83612-052-9 (e-book)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -784,51 +784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-year follow-up of a brisk walking programme on fitness, perceived health and physical activity engagement in postmenopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1061,51 +1061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbat-Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonor Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,51 +1182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is practice rate rather than exercise intensity more important in health benefits of moderately obese postmenopausal women?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'ostéopathie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1567,64 +1567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mauriège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Autet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'ostéopathie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (11), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1649,51 +1649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of mitochondrial metabolism in fibroblasts from mice with a skeletal muscle mutation (muscular dysgenesis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,3677 +1766,3677 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Formation Tout au Long de la Vie (FTLV) : au cœur du développement entre le sport et la culture de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18eme congrès de l’ACAPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France. pp.163-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi à deux ans d’un programme de marche active sur le profil de risque cardio-métabolique et la sédentarité chez des femmes modérément obèses et ménopausées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18eme congrès de l’ACAPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS; ACAPS, Oct 2019, Paris, France. pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHANGES AND FOLLOW UP IN FITNESS, FATNESS AND PERCEIVED HEALTH AFTER A BRISK WALKING PROGRAM ONCE AGE AND LEVEL EDUCATION ARE CONSIDERED IN MODERATELY OBESE WOMEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2019, Prague (Czech Republic), Czech Republic. CP-PM11 p.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DOES A BRISK WALKING PROGRAM IN POSTMENOPAUSAL WOMEN GENERATE SOCIAL HEALTH INEQUITIES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jul 2018, Dublin (Ireland), Ireland. CP-SH04 p.714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REAL-TIME RECORDING OF PROPULSIVE PARAMETERS OF PADDLE-BOARDER ELITE SWIMMERS DURING CROSSING OF THE ATLANTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ouaknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Autet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jul 2018, Dublin (Ireland), Ireland. CP-PN07 p.706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BASELINE CHARACTERISTICS OF WOMEN WHO COMPLETED OR NOT AN ENDURANCE TRAINING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Joanisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jul 2017, MetropolisRuhr, Germany. CP-PM16 p.166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENDER DIFFERENCES IN SEVERAL HEALTH INDICES AFTER A SHORT AND MIXED WEIGHT REDUCING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vavelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jul 2017, MetropolisRuhr, Germany. CP-PM14 p.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENDER DIFFERENCES IN BODY WEIGHT LOSS AFTER A SHORT AND MIXED WEIGHT REDUCING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jul 2016, Vienna (AUSTRIA), Austria. PO-CPP-05 p.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EFFECTS OF A BRISK WALKING PROGRAM AND 2-YEAR FOLLOW-UP ON THE SARCOPENIC RISK PROFILE IN SEDENTARY OBESE POSTMENOPAUSAL WOMEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Joanisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mauriege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jul 2016, Vienna (AUSTRIA), Austria. MO-PM03 p. 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHYSICAL ACTIVITY AND OBESITY IN DOWN’S SYNDROME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jun 2015, Malmö, Sweden. PP-UD01 p.468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of interval training versus continuous training in moderately obese women: a pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Idiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Candebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Annual Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS, Jun 2015, Malmö, Sweden. PP-UD01 p.488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIFFERENCES IN THE CARDIOMETABOLIC RISK PROFILE OF OBESE VS. SARCOPENIC OBESE WOMEN SUBJECTED TO A MIXED WEIGHT-REDUCING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barbat-Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sanguignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Annual Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2014, Amsterdam (NETHERLANDS), Netherlands. pp.404 (MO PM50 HF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FOOD GROUP PREFERENCES AND ENERGY BALANCE IN MODERATELY OBESE POSTMENOPAUSAL WOMEN SUBJECT ED TO A BRISK WALKING PROGRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE (ECSS), Jun 2013, Barcelona (SP), Spain. pp.213 (PP PPM 17)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of an active walking program on perceived health and its relationship with changes in fitness versus fatness of sedentary healthy postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Annual Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2005, Belgrade (Serbia), Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronary heart disease risk profile in postmenopausal women subjected to endurance-training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Annual Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2004, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronary heart disease risk profile in postmenopausal women subjected to endurance-training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Annual Meeting of the North American Association for the Study of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Association for the Study of Obesity, Nov 2004, Las vegas, Nevada, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in fitness versus fatness according to adherence and walking heart rate in postmenopausal women subjected to endruance-training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Annual Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSS ( European College of Sport Sciences), Jul 2004, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHANGES AND FOLLOW UP IN FITNESS, FATNESS AND PERCEIVED HEALTH AFTER A BRISK WALKING PROGRAM ONCE AGE AND LEVEL EDUCATION ARE CONSIDERED IN MODERATELY OBESE WOMEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague (Czech Republic), Czech Republic. ISBN 978-3-9818414-2-8 (ISBN 978-3-9818414-2-8), ECSS, CP-PM11 p.218, 2019, ISBN 978-3-9818414-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOES A BRISK WALKING PROGRAM IN POSTMENOPAUSAL WOMEN GENERATE SOCIAL HEALTH INEQUITIES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin (Ireland), Ireland. ISBN 978-3-9818414-1-1 (ISBN 978-3-9818414-1-1), ECSS, CP-SH04 p.714, 2018, ISBN 978-3-9818414-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REAL-TIME RECORDING OF PROPULSIVE PARAMETERS OF PADDLE-BOARDER ELITE SWIMMERS DURING CROSSING OF THE ATLANTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ouaknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Autet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin (Ireland), Ireland. ISBN 978-3-9818414-1-1 (ISBN 978-3-9818414-1-1), ECSS, CP-PN07 p.706, 2018, ISBN 978-3-9818414-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASELINE CHARACTERISTICS OF WOMEN WHO COMPLETED OR NOT AN ENDURANCE TRAINING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Joanisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, MetropolisRuhr, Germany. ISBN 978-3-9818414-0-4 (ISBN 978-3-9818414-0-4), ECSS, CP-PM16 p.166, 2017, ISBN 978-3-9818414-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENDER DIFFERENCES IN SEVERAL HEALTH INDICES AFTER A SHORT AND MIXED WEIGHT REDUCING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vavelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanguignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, MetropolisRuhr, Germany. ISBN 978-3-9818414-0-4 (ISBN 978-3-9818414-0-4), ECSS, CP-PM14 p.161, 2017, ISBN 978-3-9818414-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF A BRISK WALKING PROGRAM AND 2-YEAR FOLLOW-UP ON THE SARCOPENIC RISK PROFILE IN SEDENTARY OBESE POSTMENOPAUSAL WOMEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Joanisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Joffroy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mauriege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienna (AUSTRIA), Austria. ISBN 978-3-00-053383-9 (ISBN 978-3-00-053383-9), ECSS, MO-PM03 p. 86, 2016, ISBN 978-3-00-053383-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENDER DIFFERENCES IN BODY WEIGHT LOSS AFTER A SHORT AND MIXED WEIGHT REDUCING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanguignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienna (AUSTRIA), Austria. ISBN 978-3-00-053383-9 (ISBN 978-3-00-053383-9), ECSS, PO-CPP-05 p.23, 2016, ISBN 978-3-00-053383-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSICAL ACTIVITY AND OBESITY IN DOWN’S SYNDROME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanguignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Malmö, Sweden. ISBN 978-91-7104-567-6 (ISBN 978-91-7104-567-6), ECSS, PP-UD01 p.468, 2015, ISBN 978-91-7104-567-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of interval training versus continuous training in moderately obese women: a pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Candebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Malmö, Sweden. ISBN 978-91-7104-567-6 (ISBN 978-91-7104-567-6), ECSS, PP-UD01 p.488, 2015, ISBN 978-91-7104-567-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFERENCES IN THE CARDIOMETABOLIC RISK PROFILE OF OBESE VS. SARCOPENIC OBESE WOMEN SUBJECTED TO A MIXED WEIGHT-REDUCING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Barbat-Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sanguignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam (NETHERLANDS), Netherlands. ISSBN 978-94-622-8477-7 (ISBN 978-94-622-8477-7), ECSS, pp.404 (MO PM50 HF), 2014, ISBN 978-94-622-8477-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOOD GROUP PREFERENCES AND ENERGY BALANCE IN MODERATELY OBESE POSTMENOPAUSAL WOMEN SUBJECT ED TO A BRISK WALKING PROGRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelona (SP), Spain. ISBN 978-84-695-7786-8 (year : 2013), ECSS, pp.213 (PP PPM 17), 2013, ISBN 978-84-695-7786-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronary heart disease risk profile in postmenopausal women subjected to endurance-training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Sicre-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermont-Ferrand, France. 9th annual congress ECSS (year : 2004), ECSS, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320107v1</w:t>
-              </w:r>
-[...2109 lines deleted...]
-                <w:t xml:space="preserve">hal-04955662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5591,51 +5591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joffroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Autet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04826217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969241269016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Drapeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbat-Artigas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onor Riesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.03.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0b013e31827deebb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nogu&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Malgat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-0436.2000.6550261.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDBLWWN8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Autet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mauriege" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heredia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joanisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vavelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanguignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Joanisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine-Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Riesco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idiart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffargue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Candebat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbat-Artigas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vallee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sicre-Gaubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dambricourt Malass&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Autet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04826217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969241269016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine-Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Drapeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2014-0453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbat-Artigas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onor Riesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanguignol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanguignol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.03.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0b013e31827deebb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nogu&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Malgat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-0436.2000.6550261.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDBLWWN8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mauriege" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine-Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Auneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouaknine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Autet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heredia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joanisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vavelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sanguignol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Riesco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Joanisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idiart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffargue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Candebat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbat-Artigas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vallee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gaubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sicre-Gaubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roussel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>