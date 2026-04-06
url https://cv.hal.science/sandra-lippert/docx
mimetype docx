--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -3934,50 +3934,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fragment of a Demotic Medical Manuscript Pertaining to Stomach Ailments (P.Berk. 57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emily Cole; Todd Hickey; Andrew Hogan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Of exceptional importance and interest” Papyri Curated by Affiliates of the Center for the Tebtunis Papyri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, The Bancroft Library, University of California, Berkeley, pp.81-83, 2022, The Bancroft Library Keepsakes, 9782893633527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Papyrus Berlin P. 7056: Division of a kleros between Members of a Priestly Family from Roman Soknopaiou Nesos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3990,130 +4063,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Betsy Bryan (Johns-Hopkins University, Baltimore); Christina Di Cerbo (University of Chicago); Marina Escolano Poveda (Université de Liverpool); Mark Smith (Université d'Oxford); Jill S. Waller (Johns-Hopkins University, Baltimore). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Who Loves Knowledge. Studies in Honor of Richard Jasnow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.235-261, 2022, Material and Visual Culture of Ancient Egypt, 978-1-948488-35-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02342691v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02952997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dating Template of the Year 38 of Ptolemy VIII (133/2 BCE) with a Mention of the Hieros Polos: P. Tebt.Suppl. 00,155</w:t>
               </w:r>
@@ -5082,50 +5082,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">4.7.5. Egyptian (3000 BCE to ca. 400 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra von Lieven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Bunčić (Université de Cologne); Sandra L. Lippert (CNRS); Achim Rabus (Albert-Ludwigs-Universität Freiburg). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biscriptality – a sociolinguistic typology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winter Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.256-276, 2016, Akademiekonferenzen, 9783825366254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D.53 Stèle funéraire de Paperiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Servajean (UPVM3); Annie Gasse (CNRS); Laure Bazin Rizzo (LabEx ARCHIMEDE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5138,73 +5237,73 @@
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186-187, 2016, Cahiers Égypte Nilotique et Méditerranéenne (CENiM), 9788836633319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4.4.5 Late Egyptian during the 26th dynasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5224,156 +5323,57 @@
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-186, 2016, Akademiekonferenzen, 9783825366254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355955v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01355961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.29 Reçu démotique sur ostracon</w:t>
               </w:r>
@@ -5598,199 +5598,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les divinités du Fayoum à Hibis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadine Quenouille (Université de Leipzig). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Von der Pharaonenzeit bis zur Spätantike. Kulturelle Vielfalt im Fayum. Akten der 5. internationalen Fayum-Konferenz, 29. Mai bis 1. Juni 2013, Leipzig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-102, 2015, 9783447103947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapels, Chambers and Gateways : the religious architecture of Soknopaiou Nesos according to the demotic documentary papyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Capasso (Università del Salento); Paola Davoli (Università del Salento). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soknopaios, the temple and worship. Proceedings of the First Round Table of the Centro di Studi Papirologici del’Università del Salento, Lecce – October 9th 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensa MultiMedia Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-165, 2015, Edaphos. Colloqui di Centro di Studi Papirologici del’Università del Salento, 9788867602407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensa MultiMedia Editoriale</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01359735v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01359733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostraca, Graffiti and Dipinti from Athribis in Upper Egypt: A Preview</w:t>
               </w:r>
@@ -7269,51 +7269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313672v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766617v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2017-0152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius von Pilgrim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Schentuleit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzoni Annalisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bakech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stadler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harrassowitz-verlag.de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Vanthieghem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/accueil/4355-un-empire-plusieurs-langues.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rowlandson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wiley.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359743v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199935390.013.48" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra von Lieven" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensamultimedia.it/pensa/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359733v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Krutzsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313672v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766617v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2017-0152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius von Pilgrim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Schentuleit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzoni Annalisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bakech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stadler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harrassowitz-verlag.de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Vanthieghem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/accueil/4355-un-empire-plusieurs-langues.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rowlandson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wiley.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359743v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199935390.013.48" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra von Lieven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensamultimedia.it/pensa/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Krutzsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>