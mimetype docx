--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -256,299 +256,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Schreiben und Rechnen lernen, Güter verwalten und Tiergötter zeichnen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guermeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boud'Hors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antike Welt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (6), pp.58-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03855109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Programme de l'année 20202021: Le droit égyptien aux époques tardive et gréco-romaine (3) – Lecture de textes démotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 153, pp.14-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.5018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03766617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépotoirs à tessons de Hout-Répit / Atripé et leur matériel inscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boud'Hors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ashp.5018⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lippert</w:t>
+                <w:t xml:space="preserve">Ivan Guermeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1649,50 +1649,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die sogenannte Zivilprozeßordnung: Weitere Fragmente der ägyptischen Gesetzessammlung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of juristic papyrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33, pp.91-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ṯȝty statt tb-m-mšʿ – Neues zum Wesir im Demotischen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 130, pp.88-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Wien D 6950 – eine unpublizierte Ehefrauenschrift aus römischer Zeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1701,195 +1839,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aegyptiaca Helvetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Basel Egyptology Prize 1. Junior Research in Egyptian History, Archeology, and Philology 17, pp.327-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355914v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01355910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eine ‚neue‘ Urkunde aus Soknopaiu Nesos: pBerlin 7057 + pLouvre 10346(1) + pBerlin 23869</w:t>
               </w:r>
@@ -2461,51 +2461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostraca d'Athribis. Study and edition of the inscribed sherds from Hut-Repit / Atripe / Athribis in Upper Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boud'Hors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,410 +3405,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05487888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évolution du paysage linguistique égyptien au prisme du matériel récemment mis au jour à Atripé (Moyenne Égypte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guermeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Vanthieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Bertolussi; Étienne Wolff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un empire, plusieurs langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-199, 2025, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05487872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wortspiele in der Demotischen Chronik, dem Mythos vom Sonnenauge und Horapollos Hieroglyphika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Löffler; Daniel von Recklinghausen; Alexa Rickert; Bettina Vetker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempel, Tiere, Sternenhimmel. Studien zur altägyptischen Religion und Wissenschaft für Christian Leitz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz, pp.179-200, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05487929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05524267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les règles d’une association de caravaniers : le caillou Cologne O. 243</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damien Agut Labordère; Brigitte Bakech; Gilles Gorre; Sandra Lippert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEC PLURIBUS IMPAR. Mélanges en l’honneur de Michel Chauveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 176, Verlag Otto Harrassowitz, pp.185-218, 2025, Philippika. Altertumswissenschaftliche Abhandlungen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313753v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">halshs-05487929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pots cassés et noms d’oiseaux</w:t>
               </w:r>
@@ -3934,186 +3934,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Papyrus Berlin P. 7056: Division of a kleros between Members of a Priestly Family from Roman Soknopaiou Nesos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Schentuleit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Betsy Bryan (Johns-Hopkins University, Baltimore); Christina Di Cerbo (University of Chicago); Marina Escolano Poveda (Université de Liverpool); Mark Smith (Université d'Oxford); Jill S. Waller (Johns-Hopkins University, Baltimore). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Who Loves Knowledge. Studies in Honor of Richard Jasnow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, pp.235-261, 2022, Material and Visual Culture of Ancient Egypt, 978-1-948488-35-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02342691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fragment of a Demotic Medical Manuscript Pertaining to Stomach Ailments (P.Berk. 57)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emily Cole; Todd Hickey; Andrew Hogan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Of exceptional importance and interest” Papyri Curated by Affiliates of the Center for the Tebtunis Papyri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, The Bancroft Library, University of California, Berkeley, pp.81-83, 2022, The Bancroft Library Keepsakes, 9782893633527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02952997v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02342691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dating Template of the Year 38 of Ptolemy VIII (133/2 BCE) with a Mention of the Hieros Polos: P. Tebt.Suppl. 00,155</w:t>
               </w:r>
@@ -4239,50 +4239,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02952959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agreements and Accounts. On-going Research on economic activities of the temple of Soknopaiou Nesos according to the Demotic Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Schentuleit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Jördens; Uri Yiftach. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounts and Bookkeeping in the Ancient World : Question of Structure (Legal Documents in Ancient Societies VIII : Schwetzingen, 24–26.9.2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55 (2), Harrassowitz Verlag, pp.141-157, 2020, Philippika, 978-3-447-11198-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ian Shaw; Elizabeth Bloxam. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Egyptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.795-808, 2020, 9780199271870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02952759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Demotic Ostraca and their Use in Egyptian Temple Context from the Graeco-Roman Period – Soknopaiou Nesos and Hut-Repit (Athribis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4295,216 +4454,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clementina Caputo (Université de Heidelberg); Julia Lougovaya (Université de Heidelberg). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Ostraca in the Ancient World: New Discoveries and Methodologies. Heidelberg, 12–14 October 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, De Gruyter, pp.183-208, 2020, Material Textkulturen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125845v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-02952759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of pots, sherds, and drachmas – demotic ostraca from Ḥw.t-Rpy.t (with a detour to Soknopaiou Nesos)</w:t>
               </w:r>
@@ -5082,559 +5082,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D.53 Stèle funéraire de Paperiset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Servajean (UPVM3); Annie Gasse (CNRS); Laure Bazin Rizzo (LabEx ARCHIMEDE). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’école des scribes. Les écritures de l’Égypte ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.186-187, 2016, Cahiers Égypte Nilotique et Méditerranéenne (CENiM), 9788836633319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4.4.5 Late Egyptian during the 26th dynasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Bunčić (Université de Cologne); Sandra L. Lippert (CNRS); Achim Rabus (Albert-Ludwigs-Universität Freiburg). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biscriptality – A sociolinguistic typology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winter Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-186, 2016, Akademiekonferenzen, 9783825366254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">4.7.5. Egyptian (3000 BCE to ca. 400 CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra von Lieven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Bunčić (Université de Cologne); Sandra L. Lippert (CNRS); Achim Rabus (Albert-Ludwigs-Universität Freiburg). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biscriptality – a sociolinguistic typology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.256-276, 2016, Akademiekonferenzen, 9783825366254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">D.53 Stèle funéraire de Paperiset</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.29 Reçu démotique sur ostracon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Servajean (UPVM3); Annie Gasse (CNRS); Laure Bazin Rizzo (LabEx ARCHIMEDE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’école des scribes. Les écritures de l’Égypte ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.186-187, 2016, Cahiers Égypte Nilotique et Méditerranéenne (CENiM), 9788836633319</w:t>
+              <w:t xml:space="preserve">, pp.144, 2016, Cahiers Égypte Nilotique et Méditerranéenne (CENiM), 9788836633319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Daniel Bunčić (Université de Cologne); Sandra L. Lippert (CNRS); Achim Rabus (Albert-Ludwigs-Universität Freiburg). </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein saitisch-persisches Puzzlespiel. Untersuchungen zur Chronologie der Dekoration des Amun-Tempels von Hibis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra L. Lippert (CNRS); Maren Schentuleit (Université de Heidelberg); Martin A. Stadler (Université de Wurtzbourg). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biscriptality – A sociolinguistic typology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.183-186, 2016, Akademiekonferenzen, 9783825366254</w:t>
+              <w:t xml:space="preserve">Sapientia Felicitas. Festschrift für Günter Vittmann zum 29. Februar 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, , pp.355-387, 2016, Cahiers Égypte Nilotique et Méditerranéenne (CENiM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">B.29 Reçu démotique sur ostracon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.24 Reçu pour une livraison de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Servajean (UPVM3); Annie Gasse (CNRS); Laure Bazin Rizzo (LabEx ARCHIMEDE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’école des scribes. Les écritures de l’Égypte ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.144, 2016, Cahiers Égypte Nilotique et Méditerranéenne (CENiM), 9788836633319</w:t>
+              <w:t xml:space="preserve">, pp.135, 2016, Cahiers Égypte Nilotique et Méditerranéenne (CENiM), 9788836633319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Sandra L. Lippert (CNRS); Maren Schentuleit (Université de Heidelberg); Martin A. Stadler (Université de Wurtzbourg). </w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapels, Chambers and Gateways : the religious architecture of Soknopaiou Nesos according to the demotic documentary papyri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mario Capasso (Università del Salento); Paola Davoli (Università del Salento). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sapientia Felicitas. Festschrift für Günter Vittmann zum 29. Februar 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, , pp.355-387, 2016, Cahiers Égypte Nilotique et Méditerranéenne (CENiM)</w:t>
+              <w:t xml:space="preserve">Soknopaios, the temple and worship. Proceedings of the First Round Table of the Centro di Studi Papirologici del’Università del Salento, Lecce – October 9th 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensa MultiMedia Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-165, 2015, Edaphos. Colloqui di Centro di Studi Papirologici del’Università del Salento, 9788867602407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divinités du Fayoum à Hibis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,143 +5740,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrassowitz Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-102, 2015, 9783447103947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359733v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01359735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostraca, Graffiti and Dipinti from Athribis in Upper Egypt: A Preview</w:t>
               </w:r>
@@ -7025,64 +7025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme 20331 Ostraca d’Atripé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guermeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFAO. 2025, pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7269,51 +7269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313672v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766617v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2017-0152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius von Pilgrim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Schentuleit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzoni Annalisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bakech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stadler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harrassowitz-verlag.de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Vanthieghem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/accueil/4355-un-empire-plusieurs-langues.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rowlandson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wiley.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359743v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199935390.013.48" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra von Lieven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensamultimedia.it/pensa/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Krutzsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lippert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313672v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus M&#252;ller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.10409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4078" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.6691" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXKJPQ84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/olzg-2017-0152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius von Pilgrim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Schentuleit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzoni Annalisa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lantrain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bakech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stadler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harrassowitz-verlag.de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Vanthieghem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/accueil/4355-un-empire-plusieurs-langues.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02952759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rowlandson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wiley.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359743v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199935390.013.48" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra von Lieven" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355942v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensamultimedia.it/pensa/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359733v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Krutzsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>