--- v0 (2026-03-19)
+++ v1 (2026-05-12)
@@ -2119,178 +2119,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rythmes de la production urbaine au prisme de l’accélération sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le temps du dimanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les rythmes de la ville, #17, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03250009v1</w:t>
+                <w:t xml:space="preserve">halshs-02905843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps du dimanche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les rythmes de la production urbaine au prisme de l’accélération sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les rythmes de la ville, #17, pp.56-58</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02905843v1</w:t>
+                <w:t xml:space="preserve">halshs-03250009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito - L'urbanisme au prisme de la transition énergétique</w:t>
               </w:r>
@@ -4718,122 +4718,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04579088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temporaire comme instrument de la fabrique urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fleury</w:t>
+                <w:t xml:space="preserve">Des discothèques aux bars de nuit : une évolution de l’offre urbaine festive depuis les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali de Raphélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI) - Le temps des géographes</w:t>
+              <w:t xml:space="preserve">Colloque international de l'UGI- Le temps des géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03799966v1</w:t>
+                <w:t xml:space="preserve">halshs-03845299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner la ville nocturne en contexte de crise sanitaire liée à la pandémie de Covid-19</w:t>
               </w:r>
@@ -4895,109 +4882,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03845315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des discothèques aux bars de nuit : une évolution de l’offre urbaine festive depuis les années 1980</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali de Raphélis</w:t>
+                <w:t xml:space="preserve">Le temporaire comme instrument de la fabrique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l'UGI- Le temps des géographes</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI) - Le temps des géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03845299v1</w:t>
+                <w:t xml:space="preserve">halshs-03799966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décaler la production urbaine locale, histoires d’étudiants</w:t>
               </w:r>
@@ -5493,51 +5493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53BDE77F"/>
+    <w:nsid w:val="5692CEC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5724,51 +5724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-mallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8315-239X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/politiques-urbaines-de-lacceleration/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Burger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene d'Agostino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Raph&#233;lis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980251393015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#232;ge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549799v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1877260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Comelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16495" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.281" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944568v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugua Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Breux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bondue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galavielle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogbeh Loick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03389787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-mallet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8315-239X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928568v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/politiques-urbaines-de-lacceleration/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Burger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac Scherrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournet-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaele Lesteven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene d'Agostino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Raph&#233;lis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980251393015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#232;ge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549799v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1877260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Comelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16495" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.281" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944568v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugua Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004659" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Breux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bondue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galavielle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogbeh Loick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03389787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>