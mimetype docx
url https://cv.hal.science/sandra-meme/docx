--- v1 (2026-03-27)
+++ v2 (2026-05-02)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Role of Klf10 in the Cerebellum</w:t>
+                <w:t xml:space="preserve">Mn 2+ bispidine complex combining exceptional stability, inertness and MRI efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+                <w:t xml:space="preserve">Patrick Cieslik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Wadepohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jbise.2022.155014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (48), pp.22212-22220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c10108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683853v1</w:t>
+                <w:t xml:space="preserve">hal-04292599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn 2+ bispidine complex combining exceptional stability, inertness and MRI efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the Role of Klf10 in the Cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cieslik</w:t>
+                <w:t xml:space="preserve">Aude Lafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Wadepohl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Même</w:t>
+                <w:t xml:space="preserve">Corinne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (48), pp.22212-22220. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (05), pp.140-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c10108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jbise.2022.155014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292599v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
               </w:r>
@@ -1306,563 +1306,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Long-Term Retention of Gadolinium on Metabolism of Deep Cerebellar Nuclei After Repeated Injections of Gadodiamide in Rats</w:t>
+                <w:t xml:space="preserve">Mn(II)-based MRI contrast agent candidate for vascular imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+                <w:t xml:space="preserve">Ferenc K Kalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vives</w:t>
+                <w:t xml:space="preserve">Viktória Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Buchholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Même</w:t>
+                <w:t xml:space="preserve">Balázs Váradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Factor</w:t>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (2), pp.120-128. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (11), pp.6057-6065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/RLI.0000000000000621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437163v1</w:t>
+                <w:t xml:space="preserve">hal-02996069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn(II)-based MRI contrast agent candidate for vascular imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented kinetic inertness for a Mn2+‐bispidine chelate: a novel structural entry for Mn2+‐based imaging agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc K Kalman</w:t>
+                <w:t xml:space="preserve">Maryame Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktória Nagy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Enikő Molnár</w:t>
+                <w:t xml:space="preserve">Isidro de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00197⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (29), pp.11958-11963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202003685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996069v1</w:t>
+                <w:t xml:space="preserve">hal-02555574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented kinetic inertness for a Mn2+‐bispidine chelate: a novel structural entry for Mn2+‐based imaging agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pliquett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryame Sy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Même</w:t>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidro de Silva</w:t>
+                <w:t xml:space="preserve">Robin Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202003685⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555574v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Long-Term Retention of Gadolinium on Metabolism of Deep Cerebellar Nuclei After Repeated Injections of Gadodiamide in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pliquett</w:t>
+                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galan</w:t>
+                <w:t xml:space="preserve">Véronique Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lescure</w:t>
+                <w:t xml:space="preserve">Rebecca Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Denat</w:t>
+                <w:t xml:space="preserve">Cécile Factor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (2), pp.120-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/RLI.0000000000000621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437148v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Imaging Gold Nanoplatforms for Targeted Radiotheranostics</w:t>
               </w:r>
@@ -1982,90 +1982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Role of Tieg1 in Muscle Metabolism and Mitochondrial Oxidative Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Veksler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel multiphysical approach for the characterization of mechanical properties of musculotendinous tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,978 +2244,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative determination of placental perfusion by magnetic resonance imaging and contrast-enhanced ultrasound in a murine model of intrauterine growth restriction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestational and lactational exposure to dichlorinated bisphenol A induces early alterations of hepatic lipid composition in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Arthuis</w:t>
+                <w:t xml:space="preserve">Amandine Chepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Même</w:t>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Même</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Rousselot</w:t>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.565-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-018-0679-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079394v1</w:t>
+                <w:t xml:space="preserve">hal-01966111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting HER2-breast tumors with scFv-decorated bimodal nanoprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Alric</w:t>
+                <w:t xml:space="preserve">Katel Hervé-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katel Hervé-Aubert</w:t>
+                <w:t xml:space="preserve">Nicolas Aubrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubrey</w:t>
+                <w:t xml:space="preserve">Souad Melouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (18), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12951-018-0341-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestational and lactational exposure to dichlorinated bisphenol A induces early alterations of hepatic lipid composition in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+                <w:t xml:space="preserve">Comparative determination of placental perfusion by magnetic resonance imaging and contrast-enhanced ultrasound in a murine model of intrauterine growth restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chepied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Même</w:t>
+                <w:t xml:space="preserve">V Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mesnil</w:t>
+                <w:t xml:space="preserve">W. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norah Defamie</w:t>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (4), pp.565-576. </w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-018-0679-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966111v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IL-33 Receptor ST2 Regulates Pulmonary Inflammation and Fibrosis to Bleomycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoussa Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Schricke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of TIEG1 on the structural properties of fast- and slow-twitch skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannam Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hawse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (3), pp.410-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mus.25252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-33 receptor ST2 regulates the cognitive impairments associated with experimental cerebral malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mortaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Sivoyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laugeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3L-Phosphinothricin modulation of inwardly rectifying K+ channels increased excitability in striatal medium-sized spiny neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90 (7), pp.1719 - 1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00204-016-1721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Sensing of Neurotransmitters with a Crown Ether Appended Gd3+ Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,1936 +3235,1936 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos K. Logothetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (2), pp.219-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cn500289y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive trimodal MRI-SERRS-fluorescence detection of cancer cells with stable magneto-plasmonic nanoprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Carrouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Allard-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Beloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87, pp.11233−11241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b02419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite localization in living drosophila using High Resolution Magic Angle Spinning NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joudiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (9872), doi:10.1038/srep09872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep09872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental molecular and functional cerebellar alterations induced by PCP4/PEP19 overexpression: implications for Down syndrome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Mouton-Liger</w:t>
+                <w:t xml:space="preserve">In vivo 9.4T MRI and 1H MRS for Evaluation of Brain Structural and Metabolic Changes in the Ts65Dn Mouse Model for Down Syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Sahún</w:t>
+                <w:t xml:space="preserve">N. Joudiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Collin</w:t>
+                <w:t xml:space="preserve">N. Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lopes Pereira</w:t>
+                <w:t xml:space="preserve">F. Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Masini</w:t>
+                <w:t xml:space="preserve">P. Lopes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.92-106. </w:t>
+              <w:t xml:space="preserve">World Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 04 (02), pp.152-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/wjns.2014.42018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01179506v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo 9.4T MRI and 1H MRS for Evaluation of Brain Structural and Metabolic Changes in the Ts65Dn Mouse Model for Down Syndrome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Même</w:t>
+                <w:t xml:space="preserve">Developmental molecular and functional cerebellar alterations induced by PCP4/PEP19 overexpression: implications for Down syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mouton-Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Joudiou</w:t>
+                <w:t xml:space="preserve">Ignasi Sahún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Yousfi</w:t>
+                <w:t xml:space="preserve">Thibault Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Szeremeta</w:t>
+                <w:t xml:space="preserve">Patricia Lopes Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lopes-Pereira</w:t>
+                <w:t xml:space="preserve">Debora Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 04 (02), pp.152-163. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.92-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/wjns.2014.42018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179464v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescue of fragile X syndrome phenotypes in Fmr1 KO mice by a BKCa channel opener molecule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Pietropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laugeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13023-014-0124-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01089760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I interferons contribute to experimental cerebral malaria development in response to sporozoite or blood-stage Plasmodium berghei ANKA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (10), pp.2683-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201343327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo magnetic resonance microscopy of Drosophilae at 9.4 T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joudiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Mispelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.109-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2012.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-12Rβ2 is essential for the development of experimental cerebral malaria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Fauconnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 188 (4), pp.1905-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1101978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of MICE Cerebral Structures: Application in trisomy 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Almhdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ferrer-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovative Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kinase C-theta is required for development of experimental cerebral malaria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 178 (1), pp.212-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajpath.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI characterization of structural mouse brain changes in response to chronic exposure to the glufosinate ammonium herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Montecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 111, pp.321-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to glufosinate-ammonium induces spatial memory impairments, hippocampal MRI modifications and glutamine synthetase activation in mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richard</w:t>
+                <w:t xml:space="preserve">MRI methodological development of intervertebral disc degeneration: a rabbit in vivo study at 9.4 T.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mispelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (10), pp.1421-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2008.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323608v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI methodological development of intervertebral disc degeneration: a rabbit in vivo study at 9.4 T.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic exposure to glufosinate-ammonium induces spatial memory impairments, hippocampal MRI modifications and glutamine synthetase activation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Guilhem Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Beloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.740-747</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00353410v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI methodological development of intervertebral disc degeneration: a rabbit in vivo study at 9.4 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mispelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (10), pp.1421-1432. </w:t>
@@ -5166,969 +5178,969 @@
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2008.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone geometry in response to long-term tennis playing and its relationship with muscle volume: a quantitative magnetic resonance imaging study in tennis players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Courteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37, pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of age and osteoporosis on calcaneus trabecular bone structure: a preliminary in vivo MRI study by quantitative texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Herlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Grebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fardellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (2), pp.237-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2003.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI texture analysis on texture test objects, normal brain and intracranial tumors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Olivié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Eliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (9), pp.989-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0730-725x(03)00212-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential MRI diagnosis between brain abscesses and necrotic or cystic brain tumors using the apparent diffusion coefficient and normalized diffusion-weighted images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Herlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gondry-Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Gars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (6), pp.645-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Difference on Magnetic Resonance Imaging Texture Analysis of Human Adipose Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doaa Mahmoud-Ghoneim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques D. de Certaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Herlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Manière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Womens Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (3), pp.105-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00130747-200108000-00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in-vivo magnetic resonance imaging study of the olfactory bulbectomized rat model of depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S Wrynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cp Mac Sweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 879 (1-2), pp.193-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of automated and visual texture analysis in MRI: characterization of normal and diseased skeletal muscle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Herlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J de Certaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (9), pp.1393-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6138,51 +6150,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6241,238 +6253,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du WP "Agents d'imagerie", WP1, de FLI et du GDR AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Bispidine-based Mn(II) complexes for PET/MR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline M. Nonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Molecular Imaging Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imaging: New zinc finger peptides MRI probes for in vivo zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,100 +6503,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Meeting of the Institute of Metals in Biology of Grenoble-IMBG : Metal Complexes in Biology: Imaging and Detection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in vivo (IRM) et in vitro (SRM) du cervelet de la souris TIEG1 KO : analyse structurale et métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,100 +6628,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de résonance magnétique en biologie et médecine, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomics of TIEG1 KO muscle mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,113 +6753,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgique. https://11-js-rfmf-2018.sciencesconf.org/data/p./Programme_11JSRFMF_2025.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro muscle metabolic profiles of TIEG1 KO muscle mice using spectroscopy techniques (MRS / NMR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,1070 +6868,1070 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th European Muscle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Muscle Research, Aug 2018, Budapest, Hungary. pp.S9-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-018-9500-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters lipid composition of mouse liver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters hepatic lipid composition in mouse: a study by MRI and 1H MRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Defamie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd ESMRMB Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Studium conference: “Being Smart in Coordination Chemistry: Medical Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498227v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters hepatic lipid composition in mouse: a study by MRI and 1H MRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Perinatal exposure to dichloro-bisphenol A alters lipid composition of mouse liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studium conference: “Being Smart in Coordination Chemistry: Medical Applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">33rd ESMRMB Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498232v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude in vivo de l'exposition à de faibles doses de Bisphénol A. Implication de la Cx43</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Même</w:t>
+                <w:t xml:space="preserve">Multimodal nanovectors with a theranostic potential for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Carrouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katel Hervé-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de la Recherche en Santé Environnementale en Poitou-Charentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498217v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01143905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal nanovectors with a theranostic potential for cancer treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubrey</w:t>
+                <w:t xml:space="preserve">Étude in vivo de l'exposition à de faibles doses de Bisphénol A. Implication de la Cx43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Turi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p14-15</w:t>
+              <w:t xml:space="preserve">1ère Journée de la Recherche en Santé Environnementale en Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01143905v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMRI for the morphological and functional study of mouse brain: application to the Down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lopes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Almhdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Loureiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Scientific Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Vese based method to segment mouse brain MRI images: application to cerebral malformation analysis in trisomy 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Almhdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lopes-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eusipco 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par IRM de l'impact de l'ingestion chronique d'un herbicide sur le système nerveux central chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Montecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Congrès du GRAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI texture analysis as a non invasive tool to show cerebral structural changes after herbicide treatment in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Montecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th annual meeting, ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7929,91 +7941,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Imaging Gold Nanoplatforms for Targeted Radiotheranostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8032,65 +8044,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prime Archives in Material Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-93-90014-26-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8237,51 +8249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla No&#233;mi T&#243;th" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Bunda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c03244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Cruvinel Ferreira-Filho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Morais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Waerenborgh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Carmezim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081824" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Luka&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00558" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03137C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cieslik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vives" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Factor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000621" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K Kalman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Nagy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro de Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Paulo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030513" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01808604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubrey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Melouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0341-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chepied" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-018-0679-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schricke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01476" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Sivoyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006322" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Domingos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desrus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1721-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K. Logothetis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500289y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01220301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Carrou&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard-Vannier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02419" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09872" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouton-Liger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes Pereira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Masini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.11.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NX3WK6D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01089760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0124-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mispelter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2012.06.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MQM3ZPV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bourigault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101978" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Almhdie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferrer-Villena" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2010.11.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montecot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353410v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.04.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H0KN4ZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444237v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088586v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courteix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Viala" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078932v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herlidou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grebe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grados" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lecuyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardellone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2003.07.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z37ZC28P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078924v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herlidou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carsin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivi&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Eliat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0730-725x(03)00212-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL730P9Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Herlidou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondry-Jouet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gars" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Mahmoud-Ghoneim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D. de Certaines" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mani&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00130747-200108000-00005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100291v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Wrynn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cp Mac Sweeney" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franconi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouliquen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bansard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Certaines" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549786v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefroy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498227v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498232v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498217v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Turi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608083v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes-Pereira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608092v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colombier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345612v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345726v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antonio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc06902e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla No&#233;mi T&#243;th" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Bunda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c03244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Cruvinel Ferreira-Filho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Morais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Waerenborgh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Carmezim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081824" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Luka&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00558" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC03137C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cieslik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K Kalman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Nagy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro de Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003685" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vives" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Factor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0000000000000621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Paulo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030513" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chepied" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-018-0679-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01808604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubrey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Melouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0341-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M&#234;me" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.07.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXVRJDPR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schricke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01476" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656488v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mortaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Sivoyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laugeray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006322" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Domingos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desrus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1721-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K. Logothetis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500289y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01220301v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Carrou&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard-Vannier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02419" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09872" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouton-Liger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Collin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes Pereira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Masini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.11.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NX3WK6D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01089760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H&#233;bert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0124-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mispelter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2012.06.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MQM3ZPV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bourigault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101978" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Almhdie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferrer-Villena" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2010.11.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montecot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353410v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.04.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H0KN4ZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323608v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444237v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courteix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Viala" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078932v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herlidou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grebe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grados" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lecuyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardellone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2003.07.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z37ZC28P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078924v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herlidou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carsin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivi&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Eliat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0730-725x(03)00212-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL730P9Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Herlidou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondry-Jouet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gars" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078914v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Mahmoud-Ghoneim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D. de Certaines" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Mani&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00130747-200108000-00005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Wrynn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cp Mac Sweeney" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franconi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouliquen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078888v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bansard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J de Certaines" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549786v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro da Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498232v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143905v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498217v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Turi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608083v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes-Pereira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608092v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colombier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345612v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345726v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549858v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Silva" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antonio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>