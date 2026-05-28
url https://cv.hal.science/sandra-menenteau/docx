--- v0 (2026-04-15)
+++ v1 (2026-05-28)
@@ -809,51 +809,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+              <w:t xml:space="preserve">L'irrégulière – Revue d'histoire de l'enfance [Anciennement : Revue d’histoire de l’enfance « irrégulière »]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, pp.175-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>