--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -428,295 +428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Plastic Crystal in Water–Ammonia Mixtures under High Pressure and Temperature</w:t>
+                <w:t xml:space="preserve">High pressure–temperature phase diagram of ammonia hemihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiwa Zhang</w:t>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rescigno</w:t>
+                <w:t xml:space="preserve">K. Béneut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L E Bove</w:t>
+                <w:t xml:space="preserve">B. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2301-2307. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (17), pp.174102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.174102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015749v1</w:t>
+                <w:t xml:space="preserve">hal-04277043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure–temperature phase diagram of ammonia hemihydrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Observation of a Plastic Crystal in Water–Ammonia Mixtures under High Pressure and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiwa Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Datchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Béneut</w:t>
+                <w:t xml:space="preserve">M. Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Baptiste</w:t>
+                <w:t xml:space="preserve">L E Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (17), pp.174102. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2301-2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.174102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277043v1</w:t>
+                <w:t xml:space="preserve">hal-04015749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzene-like N$_6$ hexazine rings</w:t>
               </w:r>
@@ -1176,295 +1176,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting curve and phase diagram of ammonia monohydrate at high pressure and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">Sound velocity and refractive index of pure N2 fluid and of equimolar N2 –CO2 fluid mixture up to 15 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zhang</w:t>
+                <w:t xml:space="preserve">G. Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A Queyroux</w:t>
+                <w:t xml:space="preserve">A. Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (15), pp.154503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0021207⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 153 (11), pp.114503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0021678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990784v1</w:t>
+                <w:t xml:space="preserve">hal-02954826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound velocity and refractive index of pure N2 fluid and of equimolar N2 –CO2 fluid mixture up to 15 GPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ninet</w:t>
+                <w:t xml:space="preserve">Melting curve and phase diagram of ammonia monohydrate at high pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Weck</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dewaele</w:t>
+                <w:t xml:space="preserve">G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Loubeyre</w:t>
+                <w:t xml:space="preserve">J. A Queyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (11), pp.114503. </w:t>
+              <w:t xml:space="preserve">, 2020, 153 (15), pp.154503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0021678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0021207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954826v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the melting curve of gold up to 110 GPa</w:t>
               </w:r>
@@ -1597,51 +1597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Ammonium Azide at High Pressure and Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guozhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiwa Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A. Queyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,51 +2124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure and Stability of Ammonium Azide Under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guozhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiwa Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,51 +2431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Queyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. W. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), 8 p. </w:t>
@@ -2526,51 +2526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of liquid carbon dioxide at pressures up to 10 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,64 +3413,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and vibrational properties of the van derWaals compound (N$_2$)$_{11}$He up to 135 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Datchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4599,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Weck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ninet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.076102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Avallone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;neut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.174102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-023-01189-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethkenhagen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02130-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Queyroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.165701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.025003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Queyroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021678" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.014106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhao Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Beneut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Queyroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.195501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02287302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Queyroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.235701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mafety" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01132-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr'Ed'Eric Datchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidyut Mallick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Salamat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Spaulding" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Datchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4788621]" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.125701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marco Saitta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.165702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.134107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Loveday" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.100101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903491" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Saitta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.174111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04417238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Weck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ninet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.076102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Avallone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;neut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.174102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-023-01189-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethkenhagen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02130-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Queyroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.165701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.025003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Queyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.014106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhao Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Beneut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Queyroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.195501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02287302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Queyroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.235701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mafety" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01132-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr'Ed'Eric Datchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidyut Mallick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Salamat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Spaulding" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Datchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4788621]" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.125701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marco Saitta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.165702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.134107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Loveday" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.100101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903491" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Saitta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.174111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04417238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>