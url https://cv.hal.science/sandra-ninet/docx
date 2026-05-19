--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -428,373 +428,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure–temperature phase diagram of ammonia hemihydrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benzene-like N$_6$ hexazine rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.174102⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.595-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-023-01189-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277043v1</w:t>
+                <w:t xml:space="preserve">hal-04675614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a Plastic Crystal in Water–Ammonia Mixtures under High Pressure and Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiwa Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rescigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L E Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.2301-2307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzene-like N$_6$ hexazine rings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High pressure–temperature phase diagram of ammonia hemihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Datchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Béneut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (5), pp.595-596. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (17), pp.174102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41557-023-01189-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.174102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675614v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting curve of superionic ammonia at planetary interior conditions</w:t>
               </w:r>
@@ -1176,472 +1176,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound velocity and refractive index of pure N2 fluid and of equimolar N2 –CO2 fluid mixture up to 15 GPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ninet</w:t>
+                <w:t xml:space="preserve">Determination of the melting curve of gold up to 110 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Queyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dewaele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Loubeyre</w:t>
+                <w:t xml:space="preserve">Johann Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0021678⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.014106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954826v1</w:t>
+                <w:t xml:space="preserve">hal-02468892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting curve and phase diagram of ammonia monohydrate at high pressure and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">Sound velocity and refractive index of pure N2 fluid and of equimolar N2 –CO2 fluid mixture up to 15 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zhang</w:t>
+                <w:t xml:space="preserve">A. Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A Queyroux</w:t>
+                <w:t xml:space="preserve">P. Loubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (15), pp.154503. </w:t>
+              <w:t xml:space="preserve">, 2020, 153 (11), pp.114503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0021207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0021678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990784v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the melting curve of gold up to 110 GPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Weck</w:t>
+                <w:t xml:space="preserve">Melting curve and phase diagram of ammonia monohydrate at high pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Datchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Recoules</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Datchi</w:t>
+                <w:t xml:space="preserve">G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Bouchet</w:t>
+                <w:t xml:space="preserve">J. A Queyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (15), pp.154503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.014106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0021207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468892v1</w:t>
+                <w:t xml:space="preserve">hal-02990784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Ammonium Azide at High Pressure and Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guozhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiwa Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A. Queyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,329 +1846,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting curve and chemical stability of ammonia at high pressure: a combined x-ray diffraction and Raman study</w:t>
+                <w:t xml:space="preserve">Structure of liquid ammonia at high pressures and temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Queyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Plisson</w:t>
+                <w:t xml:space="preserve">Gastón Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (13), pp.134107. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 100, pp.224104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287302v1</w:t>
+                <w:t xml:space="preserve">hal-02382281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of liquid ammonia at high pressures and temperatures</w:t>
+                <w:t xml:space="preserve">Melting curve and chemical stability of ammonia at high pressure: a combined x-ray diffraction and Raman study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Queyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100, pp.224104</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 99 (13), pp.134107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.134107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382281v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure and Stability of Ammonium Azide Under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guozhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiwa Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,51 +2431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Queyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. W. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), 8 p. </w:t>
@@ -2526,51 +2526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of liquid carbon dioxide at pressures up to 10 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,64 +3413,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and vibrational properties of the van derWaals compound (N$_2$)$_{11}$He up to 135 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Datchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4599,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Weck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ninet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.076102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Avallone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277043v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;neut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.174102" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-023-01189-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethkenhagen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02130-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Queyroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.165701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.025003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Queyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.014106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhao Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Beneut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Queyroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.195501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02287302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Queyroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.235701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mafety" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01132-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr'Ed'Eric Datchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidyut Mallick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Salamat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Spaulding" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Datchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4788621]" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.125701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marco Saitta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.165702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.134107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Loveday" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.100101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903491" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Saitta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.174111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04417238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Weck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ninet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.076102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Avallone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Andriambariarijaona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.106102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-023-01189-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwa Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescigno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Bove" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;neut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.174102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethkenhagen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02130-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Queyroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.165701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.025003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.014106" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021678" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Queyroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhao Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keevin Beneut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Queyroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Plisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.195501" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02287302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09635" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Queyroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.235701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mafety" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Wilson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01132-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saitta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr'Ed'Eric Datchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidyut Mallick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Salamat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Spaulding" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Datchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4788621]" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.125701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Marco Saitta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.165702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.134107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klotz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Loveday" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.100101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903491" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.104101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Saitta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.174111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04417238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>