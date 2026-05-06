--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -252,295 +252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t>
+                <w:t xml:space="preserve">Use of atypical plant resources for cattle farming in Western Europe to drive agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+                <w:t xml:space="preserve">Jean-Francois Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (104329), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441909v1</w:t>
+                <w:t xml:space="preserve">hal-05016545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of atypical plant resources for cattle farming in Western Europe to drive agroecological transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Glinec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 226 (104329), </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016545v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of the nutritive value of temperate forage trees differ among species</w:t>
               </w:r>
@@ -963,51 +963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1052,277 +1052,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de ressources atypiques dans des exploitations bovines de l’ouest de la France</w:t>
+                <w:t xml:space="preserve">Valorisation de ressources atypiques dans des exploitations bovines de l’Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sterling</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Damaris Sterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Glinec</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 258, pp.87-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873114v1</w:t>
+                <w:t xml:space="preserve">hal-04817418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de ressources atypiques dans des exploitations bovines de l’Ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation de ressources atypiques dans des exploitations bovines de l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Sterling</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Glinec</w:t>
+                <w:t xml:space="preserve">J.F. Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 258, pp.87-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817418v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
               </w:r>
@@ -2037,558 +2037,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers retours d'expérience sur les dispositifs agroforestiers intégrés dans le système laitier expérimental OasYs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chargelègue</w:t>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chargelègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Audebert</w:t>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Liagre</w:t>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147342v1</w:t>
+                <w:t xml:space="preserve">hal-02874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARBELE - L'arbre dans les exploitations d'élevage herbivore : des fonctions et usages multiples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Monier</w:t>
+                <w:t xml:space="preserve">Composition chimique et digestibilité in vitro des feuilles d’arbre, d’arbuste et de liane des milieux tempérés en été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/zrtp-av46⟩</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210021v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Julier</w:t>
+                <w:t xml:space="preserve">Premiers retours d'expérience sur les dispositifs agroforestiers intégrés dans le système laitier expérimental OasYs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chargelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chargelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02874785v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition chimique et digestibilité in vitro des feuilles d’arbre, d’arbuste et de liane des milieux tempérés en été</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+                <w:t xml:space="preserve">ARBELE - L'arbre dans les exploitations d'élevage herbivore : des fonctions et usages multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Lavoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 242, pp.35-47. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.499-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/zrtp-av46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913155v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary intake and in vivo digestibility of leaves from two tree species: common ash (Fraxinus excelsior) and white mulberry (Morus alba)</w:t>
               </w:r>
@@ -3777,312 +3777,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'un outil d'aide à la décision pour limiter les pertes en nitrate. L'exemple des principaux sols et systèmes de cultures du Val de Saône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du potentiel herbager et de sa variabilité en élevage allaitant. Régionalisation de la démarche ISOP en Saône-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Banton</w:t>
+                <w:t xml:space="preserve">F. Kockman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45, pp.29-47</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 186, pp.257-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587691v1</w:t>
+                <w:t xml:space="preserve">hal-02654092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel herbager et de sa variabilité en élevage allaitant. Régionalisation de la démarche ISOP en Saône-et-Loire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élaboration d'un outil d'aide à la décision pour limiter les pertes en nitrate. L'exemple des principaux sols et systèmes de cultures du Val de Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Kockman</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Ruget</w:t>
+                <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 186, pp.257-269</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.29-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654092v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du modèle STICS au système ISOP pour estimer la production fourragère. Adaptation à la prairie, application spatialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 186, pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metolachlor exports in subsurface drainage water from two structured soils under maize (eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5040,230 +5040,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory of a dairy farm transformation to agroecology</w:t>
+                <w:t xml:space="preserve">Agroecosystem Living Labs as spaces for gradually creating systemic synergies between innovation paths at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.426-428</w:t>
+              <w:t xml:space="preserve">International Forum of Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Agriculture and Agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240534v1</w:t>
+                <w:t xml:space="preserve">hal-05326692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecosystem Living Labs as spaces for gradually creating systemic synergies between innovation paths at different scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectory of a dairy farm transformation to agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Marsault</w:t>
+                <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Agroecosystem Living Labs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Agriculture and Agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.426-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326692v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N, P, K balances for 6 grazed or cut plots in an agroecological dairy cattle system</w:t>
               </w:r>
@@ -5364,402 +5364,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Effets du croisement rotatif Holstein, Rouge Scandinave et Jersiaise en lactation longue sur les performances laitières dans l'expérimentation système OasYs d'INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chargelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Babin</w:t>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, l’Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724722v1</w:t>
+                <w:t xml:space="preserve">hal-04828986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du croisement rotatif Holstein, Rouge Scandinave et Jersiaise en lactation longue sur les performances laitières dans l'expérimentation système OasYs d'INRAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'élevage de ruminants s'adaptera-t-il au changement climatique ? Impacts et leviers d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.71</w:t>
+              <w:t xml:space="preserve">, INRAE, IDELE, Dec 2024, Paris, France. pp.306-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828986v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage de ruminants s'adaptera-t-il au changement climatique ? Impacts et leviers d'adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Madrid</w:t>
+                <w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée de Cremoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, IDELE, Dec 2024, Paris, France. pp.306-316</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, l’Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935260v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations électriques du système de nettoyage par hydrocurage des aires d'exercice d'un bâtiment de vaches laitières</w:t>
               </w:r>
@@ -5847,273 +5847,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience d'utilisation de l'azote et empreinte carbone d'un système bovin laitier agroécologique basé sur des ressources fourragères diversifiées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multicriteria method to evaluate the resilience of grass-based dairy farms to climate change in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guyard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.302-305</w:t>
+              <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France. 877 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899364v1</w:t>
+                <w:t xml:space="preserve">hal-03744531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicriteria method to evaluate the resilience of grass-based dairy farms to climate change in Brittany</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
+                <w:t xml:space="preserve">Efficience d'utilisation de l'azote et empreinte carbone d'un système bovin laitier agroécologique basé sur des ressources fourragères diversifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chargelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France. 877 p</w:t>
+              <w:t xml:space="preserve">26. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.302-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744531v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of 16 fodder trees' nutritive values from June to October</w:t>
               </w:r>
@@ -6587,51 +6587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées techniques Ovines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Gramat, France. 24 diapositives</w:t>
@@ -6673,90 +6673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
@@ -7126,51 +7126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insectes butineurs et transport de pollen : 1er maillon de l'étude du service de pollinisation rendu par l'écosystème prairial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7340,247 +7340,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation en élevage bovin pour des systèmes adaptés au changement climatique</w:t>
+                <w:t xml:space="preserve">Des prairies adaptées au changement climatique pour un système laitier économe en eau et en énergie : le projet OasYs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'innovation en élevage bovin pour des systèmes adaptés au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Agricole Régional Jacques Bujault [Melle] (LEGTA de Melle). La Couronne, FRA., Mar 2015, La Couronne, France. 33 diapos</w:t>
+              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796091v1</w:t>
+                <w:t xml:space="preserve">hal-01237182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des prairies adaptées au changement climatique pour un système laitier économe en eau et en énergie : le projet OasYs</w:t>
+                <w:t xml:space="preserve">Oasys : une expérimentation système de l'Inra pour tester un système laitier bovin innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
+              <w:t xml:space="preserve">En route vers des fermes à énergie positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Initiatives Pour une Agriculture Citoyenne et Territoriale - Poitou-Charentes (InPACT Poitou-Charentes). Melle, FRA., Dec 2015, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237182v1</w:t>
+                <w:t xml:space="preserve">hal-02801346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oasys : une expérimentation système de l'Inra pour tester un système laitier bovin innovant</w:t>
+                <w:t xml:space="preserve">L'innovation en élevage bovin pour des systèmes adaptés au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En route vers des fermes à énergie positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Initiatives Pour une Agriculture Citoyenne et Territoriale - Poitou-Charentes (InPACT Poitou-Charentes). Melle, FRA., Dec 2015, Melle, France</w:t>
+              <w:t xml:space="preserve">L'innovation en élevage bovin pour des systèmes adaptés au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Agricole Régional Jacques Bujault [Melle] (LEGTA de Melle). La Couronne, FRA., Mar 2015, La Couronne, France. 33 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801346v1</w:t>
+                <w:t xml:space="preserve">hal-02796091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative dairy system based on agroecological principles</w:t>
               </w:r>
@@ -7769,51 +7769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2014, Versailles, France. 167 p</w:t>
@@ -7836,277 +7836,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la biodiversité / L'élevage / L'avenir</w:t>
+                <w:t xml:space="preserve">Utiliser la biodiversité - L’élevage - L’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 88 p</w:t>
+              <w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750321v1</w:t>
+                <w:t xml:space="preserve">hal-02805650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser la biodiversité - L’élevage - L’avenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la biodiversité / L'élevage / L'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coquil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805650v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire du lait avec des fourrages malgré des sécheresses estivales</w:t>
               </w:r>
@@ -8632,269 +8632,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coevolution of herd and its feed resources for transforming dairy farming towards an agrecological and resilient system face to climate crisis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
+                <w:t xml:space="preserve">Composition chimique et digestibilité enzymatique des tiges et des feuilles de 4 espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Barotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.598, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l’élevage - INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.268, 2024, 27. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956016v1</w:t>
+                <w:t xml:space="preserve">hal-04830756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition chimique et digestibilité enzymatique des tiges et des feuilles de 4 espèces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+                <w:t xml:space="preserve">Coevolution of herd and its feed resources for transforming dairy farming towards an agrecological and resilient system face to climate crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Barotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.598, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l’élevage - INRAE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04830756v1</w:t>
+                <w:t xml:space="preserve">hal-04956016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential health value of alternative plant resources explored as feed for ruminants</w:t>
               </w:r>
@@ -9005,51 +9005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coévolution troupeau-système fourrager à l'oeuvre lors de la transformation d'un système bovin lait vers l'agroécologie et la résilience climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9107,320 +9107,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking grasslands in 3D: feeding preferences of dairy cows between temperate fodder trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+                <w:t xml:space="preserve">Des prairies et couverts diversifiés comme base de l'alimentation d'un système bovin laitier agroécologique adapté au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jawahir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+                <w:t xml:space="preserve">C. Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chargelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.436-438, 2022, Grassland at the heart of circular and sustainable food systems</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. Rencontres autour des Recherches sur les Ruminants, pp.302-305, 2022, 26émes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744539v1</w:t>
+                <w:t xml:space="preserve">hal-03899355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des prairies et couverts diversifiés comme base de l'alimentation d'un système bovin laitier agroécologique adapté au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Rethinking grasslands in 3D: feeding preferences of dairy cows between temperate fodder trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jawahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Didiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Chargelègue</w:t>
+                <w:t xml:space="preserve">M. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France. Rencontres autour des Recherches sur les Ruminants, pp.302-305, 2022, 26émes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.436-438, 2022, Grassland at the heart of circular and sustainable food systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899355v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen use efficiency and carbon footprint of an agroecological dairy system based on diversified resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chargelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9497,51 +9497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of multispecies grasslands production in a diversified agroecological dairy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9603,243 +9603,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in the nutritive value of tree leaves within and between botanical families</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroforestry for ruminants in Northern Europe: recent studies to address challenges expressed by stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Emile</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boki Luske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">4. World Congress of Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 888 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473693v1</w:t>
+                <w:t xml:space="preserve">hal-02736812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry for ruminants in Northern Europe: recent studies to address challenges expressed by stakeholders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in the nutritive value of tree leaves within and between botanical families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boki Luske</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress of Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 888 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736812v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating total and browsed leaf area of fodder trees using a photographic gap fraction method</w:t>
               </w:r>
@@ -9989,51 +9989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chargelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10419,415 +10419,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fodder trees as an alternative resource to feed ruminants: voluntary intake and in vivo digestibility of white mulberry (Morus alba) and common ash (Fraxinus excelsior) leaves in sheep</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of season and species on the nutritive value of leaves of high stem trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">27. General meeting of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grassland Science in Europe, 23, 1038 p., 2018, Sustainable meat and milk production from grasslands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738150v1</w:t>
+                <w:t xml:space="preserve">hal-02738154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower-foraging insects and their pollen loads in french permanent grasslands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Fodder trees as an alternative resource to feed ruminants: voluntary intake and in vivo digestibility of white mulberry (Morus alba) and common ash (Fraxinus excelsior) leaves in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789644v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of season and species on the nutritive value of leaves of high stem trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
+                <w:t xml:space="preserve">Flower-foraging insects and their pollen loads in french permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. General meeting of the European Grassland Federation (EGF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Grassland Science in Europe, 23, 1038 p., 2018, Sustainable meat and milk production from grasslands</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738154v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agro-ecological dairy cattle system to allow all year round grazing</w:t>
               </w:r>
@@ -10862,51 +10862,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. General meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grassland Science in Europe, 23, 1038 p., 2018, Sustainable meat and milk production from grasslands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11165,450 +11165,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritive value and degradability of leaves from temperate woody resources for feeding ruminants in summer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OasYs : diversifier les ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. CIRAD Editions, 468 p., 2016, Celebrating 20 years of innovations in European Agroforestry</w:t>
+              <w:t xml:space="preserve">3. Journée Régionale Fourrages. Innovez au pâturage !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NA, France. 28 p., 2016, Innovez au paturage ! 3ème journée régionale fourrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581549v1</w:t>
+                <w:t xml:space="preserve">hal-01608913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix des espèces et modalités de semis pour récolter en ensilage une association sorgo grain - légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Walczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Les Journées de l'AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743552v1</w:t>
+                <w:t xml:space="preserve">hal-01594942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OasYs : diversifier les ressources</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée Régionale Fourrages. Innovez au pâturage !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France. 28 p., 2016, Innovez au paturage ! 3ème journée régionale fourrages</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608913v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix des espèces et modalités de semis pour récolter en ensilage une association sorgo grain - légumineuses</w:t>
+                <w:t xml:space="preserve">Nutritive value and degradability of leaves from temperate woody resources for feeding ruminants in summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Audebert</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t>
+              <w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. CIRAD Editions, 468 p., 2016, Celebrating 20 years of innovations in European Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594942v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative forage system to produce bioclimatic milk</w:t>
               </w:r>
@@ -11957,51 +11957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. The 5th International Symposium for Farming Systems Design, pp.357-358, 2015, Proceedings of the 5th International Symposium for Farming Systems Design (FSD5)</w:t>
@@ -12548,51 +12548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12695,51 +12695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
@@ -12857,247 +12857,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour une association céréale-protéagineux dans un système fourrager ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Emile</w:t>
+                <w:t xml:space="preserve">Conception d'un système fourrager bioclimatique : la démarche initiée à Lusignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ecophyto DEPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rouillé, France. 1 p., 2013</w:t>
+              <w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 2012, Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805409v1</w:t>
+                <w:t xml:space="preserve">hal-01210557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système fourrager bioclimatique : la démarche initiée à Lusignan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+                <w:t xml:space="preserve">Quelle place pour une association céréale-protéagineux dans un système fourrager ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. 2012, Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t>
+              <w:t xml:space="preserve">Journées Ecophyto DEPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rouillé, France. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210557v1</w:t>
+                <w:t xml:space="preserve">hal-02805409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'associations céréale-vesce pour leur exploitation au pâturage avant une récolte en grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13256,51 +13256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturer une céréale sans trop pénaliser le rendement grain : effet de la date d’exploitation et de l’espèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13557,90 +13557,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ressources végétales atypiques pour les bovins : explorer les espaces « en marge » des surfaces agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Sterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13714,51 +13714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13982,51 +13982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14259,51 +14259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE FERLUS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -14578,51 +14578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agroof; Inra; Idele; UniLaSalle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14670,51 +14670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15109,51 +15109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourgoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art02-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01258-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sterling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:01008250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blanchet&#234;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Delacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2021.103763" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00662-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Harry Bumbieris Junior" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;ves Cabreira Jobim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Marcelo Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Henrique Horst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2019-0124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hannachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zrtp-av46" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Blanchetete" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Burgess" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcadam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0116-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7358-wd19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2011.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V24GJ51-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Novak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fiorelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kockman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Novak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kockmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Novak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schiavon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grebil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin Ganier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Florentin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maire Portal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Curtil Dit Galin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Marsault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595549v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelhate" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audebert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brintet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Godoc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Duval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796091v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237182v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801346v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Daniel Bola&#241;os Aguilar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748305v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jacobs Dias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Harry Bumbieris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrin-Garnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956016v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830756v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/recueils-2024-lintegralite-des-textes/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jawahir" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899355v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Smith" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boki Luske" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736879v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fichet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473694v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790229v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789644v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737823v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738198v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boutant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608913v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walczak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563606v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabio Silvan Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloves Cabreira Jobim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259734v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792942v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259721v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342873.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595130v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3935" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805409v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210557v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trillaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749373v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785301v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210918v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235230v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165748v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747081v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10126" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourgoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art02-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01258-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sterling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glinec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:01008250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blanchet&#234;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Delacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2021.103763" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00662-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Harry Bumbieris Junior" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;ves Cabreira Jobim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Marcelo Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Henrique Horst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2019-0124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hannachi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zrtp-av46" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Blanchetete" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Burgess" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcadam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0116-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7358-wd19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2011.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V24GJ51-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Novak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fiorelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kockman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Novak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kockmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Novak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schiavon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grebil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin Ganier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Florentin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maire Portal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Marsault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Curtil Dit Galin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595549v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelhate" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audebert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brintet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Godoc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Duval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796091v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805650v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750321v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Daniel Bola&#241;os Aguilar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748305v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jacobs Dias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Harry Bumbieris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrin-Garnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/recueils-2024-lintegralite-des-textes/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956016v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899355v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jawahir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736812v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Smith" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boki Luske" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736879v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fichet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473694v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790229v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738154v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789644v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737823v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738198v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boutant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608913v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594942v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walczak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581549v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563606v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabio Silvan Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloves Cabreira Jobim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259734v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792942v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259721v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342873.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595130v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3935" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210557v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805409v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trillaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749373v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785301v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210918v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235230v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165748v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747081v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10126" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>