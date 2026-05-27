--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1531,265 +1531,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OasYs, an agroecological dairy farming system adapted to climate change in Northern Europe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of grassland plant-pollinator networks on dairy farms in three contrasting French landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blanchetête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23708/fdi:01008250⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.103763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2021.103763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602362v1</w:t>
+                <w:t xml:space="preserve">hal-03315908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of grassland plant-pollinator networks on dairy farms in three contrasting French landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OasYs, an agroecological dairy farming system adapted to climate change in Northern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chargelegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 112, pp.103763. </w:t>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.64-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2021.103763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23708/fdi:01008250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315908v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in the chemical composition and digestibility of leaves from fifty woody species in temperate areas</w:t>
               </w:r>
@@ -2037,558 +2037,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Premiers retours d'expérience sur les dispositifs agroforestiers intégrés dans le système laitier expérimental OasYs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+                <w:t xml:space="preserve">Franck Chargelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Jérôme Chargelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gastal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Julier</w:t>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874785v1</w:t>
+                <w:t xml:space="preserve">hal-03147342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition chimique et digestibilité in vitro des feuilles d’arbre, d’arbuste et de liane des milieux tempérés en été</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+                <w:t xml:space="preserve">ARBELE - L'arbre dans les exploitations d'élevage herbivore : des fonctions et usages multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Beral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Lavoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.499-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/zrtp-av46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913155v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers retours d'expérience sur les dispositifs agroforestiers intégrés dans le système laitier expérimental OasYs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Liagre</w:t>
+                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03147342v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARBELE - L'arbre dans les exploitations d'élevage herbivore : des fonctions et usages multiples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Monier</w:t>
+                <w:t xml:space="preserve">Composition chimique et digestibilité in vitro des feuilles d’arbre, d’arbuste et de liane des milieux tempérés en été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.499-521. </w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/zrtp-av46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210021v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary intake and in vivo digestibility of leaves from two tree species: common ash (Fraxinus excelsior) and white mulberry (Morus alba)</w:t>
               </w:r>
@@ -3777,312 +3777,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel herbager et de sa variabilité en élevage allaitant. Régionalisation de la démarche ISOP en Saône-et-Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration d'un outil d'aide à la décision pour limiter les pertes en nitrate. L'exemple des principaux sols et systèmes de cultures du Val de Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kockman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 186, pp.257-269</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.29-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654092v1</w:t>
+                <w:t xml:space="preserve">hal-02587691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'un outil d'aide à la décision pour limiter les pertes en nitrate. L'exemple des principaux sols et systèmes de cultures du Val de Saône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du potentiel herbager et de sa variabilité en élevage allaitant. Régionalisation de la démarche ISOP en Saône-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Villard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kockman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kockmann</w:t>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Banton</w:t>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45, pp.29-47</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 186, pp.257-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587691v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du modèle STICS au système ISOP pour estimer la production fourragère. Adaptation à la prairie, application spatialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 186, pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metolachlor exports in subsurface drainage water from two structured soils under maize (eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5040,230 +5040,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecosystem Living Labs as spaces for gradually creating systemic synergies between innovation paths at different scales</w:t>
+                <w:t xml:space="preserve">Trajectory of a dairy farm transformation to agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Toffolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adèle Marsault</w:t>
+                <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Agroecosystem Living Labs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Agriculture and Agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.426-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326692v1</w:t>
+                <w:t xml:space="preserve">hal-05240534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory of a dairy farm transformation to agroecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecosystem Living Labs as spaces for gradually creating systemic synergies between innovation paths at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
+                <w:t xml:space="preserve">Adèle Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.426-428</w:t>
+              <w:t xml:space="preserve">International Forum of Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Agriculture and Agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240534v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N, P, K balances for 6 grazed or cut plots in an agroecological dairy cattle system</w:t>
               </w:r>
@@ -5364,402 +5364,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du croisement rotatif Holstein, Rouge Scandinave et Jersiaise en lactation longue sur les performances laitières dans l'expérimentation système OasYs d'INRAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'élevage de ruminants s'adaptera-t-il au changement climatique ? Impacts et leviers d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.71</w:t>
+              <w:t xml:space="preserve">, INRAE, IDELE, Dec 2024, Paris, France. pp.306-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828986v1</w:t>
+                <w:t xml:space="preserve">hal-04935260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage de ruminants s'adaptera-t-il au changement climatique ? Impacts et leviers d'adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Madrid</w:t>
+                <w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée de Cremoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Joséphine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, IDELE, Dec 2024, Paris, France. pp.306-316</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, l’Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935260v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Dupont</w:t>
+                <w:t xml:space="preserve">Effets du croisement rotatif Holstein, Rouge Scandinave et Jersiaise en lactation longue sur les performances laitières dans l'expérimentation système OasYs d'INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chargelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, l’Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724722v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations électriques du système de nettoyage par hydrocurage des aires d'exercice d'un bâtiment de vaches laitières</w:t>
               </w:r>
@@ -5879,51 +5879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6004,51 +6004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chargelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6300,148 +6300,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse technico-économique d'un système bovin laitier agroécologique adapté au changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'arbre, un levier d'adaptation face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Godoc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Audebert</w:t>
+                <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Troquier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">9èmes Journées techniques Ovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Gramat, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147352v1</w:t>
+                <w:t xml:space="preserve">hal-03147364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et reproduction de génisses issues d'un croisement rotatif à 3 races (Holstein, Jersiaise, Rouge Scandinave)</w:t>
               </w:r>
@@ -6529,234 +6533,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbre, un levier d'adaptation face au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse technico-économique d'un système bovin laitier agroécologique adapté au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Béral</w:t>
+                <w:t xml:space="preserve">Brendan Godoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chargelegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Andueza</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Troquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées techniques Ovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Gramat, France. 24 diapositives</w:t>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147364v1</w:t>
+                <w:t xml:space="preserve">hal-03147352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
@@ -6798,64 +6798,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de réseaux plante-pollinisateurs pour évaluer la pollinisation des prairies dans trois zones agricoles françaises contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7139,77 +7139,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insectes butineurs et transport de pollen : 1er maillon de l'étude du service de pollinisation rendu par l'écosystème prairial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7340,247 +7340,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des prairies adaptées au changement climatique pour un système laitier économe en eau et en énergie : le projet OasYs</w:t>
+                <w:t xml:space="preserve">L'innovation en élevage bovin pour des systèmes adaptés au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
+              <w:t xml:space="preserve">L'innovation en élevage bovin pour des systèmes adaptés au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Agricole Régional Jacques Bujault [Melle] (LEGTA de Melle). La Couronne, FRA., Mar 2015, La Couronne, France. 33 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237182v1</w:t>
+                <w:t xml:space="preserve">hal-02796091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oasys : une expérimentation système de l'Inra pour tester un système laitier bovin innovant</w:t>
+                <w:t xml:space="preserve">Des prairies adaptées au changement climatique pour un système laitier économe en eau et en énergie : le projet OasYs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En route vers des fermes à énergie positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Initiatives Pour une Agriculture Citoyenne et Territoriale - Poitou-Charentes (InPACT Poitou-Charentes). Melle, FRA., Dec 2015, Melle, France</w:t>
+              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801346v1</w:t>
+                <w:t xml:space="preserve">hal-01237182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation en élevage bovin pour des systèmes adaptés au changement climatique</w:t>
+                <w:t xml:space="preserve">Oasys : une expérimentation système de l'Inra pour tester un système laitier bovin innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'innovation en élevage bovin pour des systèmes adaptés au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Agricole Régional Jacques Bujault [Melle] (LEGTA de Melle). La Couronne, FRA., Mar 2015, La Couronne, France. 33 diapos</w:t>
+              <w:t xml:space="preserve">En route vers des fermes à énergie positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Initiatives Pour une Agriculture Citoyenne et Territoriale - Poitou-Charentes (InPACT Poitou-Charentes). Melle, FRA., Dec 2015, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796091v1</w:t>
+                <w:t xml:space="preserve">hal-02801346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative dairy system based on agroecological principles</w:t>
               </w:r>
@@ -7836,277 +7836,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser la biodiversité - L’élevage - L’avenir</w:t>
+                <w:t xml:space="preserve">Utilisation de la biodiversité / L'élevage / L'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coquil</w:t>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805650v1</w:t>
+                <w:t xml:space="preserve">hal-02750321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la biodiversité / L'élevage / L'avenir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser la biodiversité - L’élevage - L’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 88 p</w:t>
+              <w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750321v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire du lait avec des fourrages malgré des sécheresses estivales</w:t>
               </w:r>
@@ -8632,269 +8632,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition chimique et digestibilité enzymatique des tiges et des feuilles de 4 espèces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+                <w:t xml:space="preserve">Coevolution of herd and its feed resources for transforming dairy farming towards an agrecological and resilient system face to climate crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Barotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.268, 2024, 27. Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.598, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830756v1</w:t>
+                <w:t xml:space="preserve">hal-04956016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coevolution of herd and its feed resources for transforming dairy farming towards an agrecological and resilient system face to climate crisis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
+                <w:t xml:space="preserve">Composition chimique et digestibilité enzymatique des tiges et des feuilles de 4 espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Barotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.598, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l’élevage - INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.268, 2024, 27. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956016v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential health value of alternative plant resources explored as feed for ruminants</w:t>
               </w:r>
@@ -9005,51 +9005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coévolution troupeau-système fourrager à l'oeuvre lors de la transformation d'un système bovin lait vers l'agroécologie et la résilience climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Curtil Dit Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9165,51 +9165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chargelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. Rencontres autour des Recherches sur les Ruminants, pp.302-305, 2022, 26émes Rencontres Recherches Ruminants</w:t>
@@ -9603,243 +9603,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry for ruminants in Northern Europe: recent studies to address challenges expressed by stakeholders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in the nutritive value of tree leaves within and between botanical families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boki Luske</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress of Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 888 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736812v1</w:t>
+                <w:t xml:space="preserve">hal-02473693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in the nutritive value of tree leaves within and between botanical families</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroforestry for ruminants in Northern Europe: recent studies to address challenges expressed by stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Emile</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boki Luske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">4. World Congress of Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. , 888 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473693v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating total and browsed leaf area of fodder trees using a photographic gap fraction method</w:t>
               </w:r>
@@ -9989,51 +9989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chargelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10065,273 +10065,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of species, season and management practice on the nutritive value of fodder tree leaves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-calibration de spectromètres NIRS pour la prédiction du Carbone et de l’Azote dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">4ièmes Rencontres du réseau National INRA NIRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lusignan, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473694v1</w:t>
+                <w:t xml:space="preserve">hal-02790229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-calibration de spectromètres NIRS pour la prédiction du Carbone et de l’Azote dans les sols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of species, season and management practice on the nutritive value of fodder tree leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ièmes Rencontres du réseau National INRA NIRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lusignan, France. 2019</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790229v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal degradability of leaves of Morus alba and Fraxinus excelsior managed as pollards or high stem trees</w:t>
               </w:r>
@@ -10419,415 +10419,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of season and species on the nutritive value of leaves of high stem trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fodder trees as an alternative resource to feed ruminants: voluntary intake and in vivo digestibility of white mulberry (Morus alba) and common ash (Fraxinus excelsior) leaves in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. General meeting of the European Grassland Federation (EGF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Grassland Science in Europe, 23, 1038 p., 2018, Sustainable meat and milk production from grasslands</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738154v1</w:t>
+                <w:t xml:space="preserve">hal-02738150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fodder trees as an alternative resource to feed ruminants: voluntary intake and in vivo digestibility of white mulberry (Morus alba) and common ash (Fraxinus excelsior) leaves in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Emile</w:t>
+                <w:t xml:space="preserve">Flower-foraging insects and their pollen loads in french permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738150v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower-foraging insects and their pollen loads in french permanent grasslands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Effect of season and species on the nutritive value of leaves of high stem trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">27. General meeting of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grassland Science in Europe, 23, 1038 p., 2018, Sustainable meat and milk production from grasslands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789644v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agro-ecological dairy cattle system to allow all year round grazing</w:t>
               </w:r>
@@ -10862,51 +10862,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. General meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grassland Science in Europe, 23, 1038 p., 2018, Sustainable meat and milk production from grasslands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11165,450 +11165,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OasYs : diversifier les ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritive value and degradability of leaves from temperate woody resources for feeding ruminants in summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée Régionale Fourrages. Innovez au pâturage !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France. 28 p., 2016, Innovez au paturage ! 3ème journée régionale fourrages</w:t>
+              <w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. CIRAD Editions, 468 p., 2016, Celebrating 20 years of innovations in European Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608913v1</w:t>
+                <w:t xml:space="preserve">hal-01581549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix des espèces et modalités de semis pour récolter en ensilage une association sorgo grain - légumineuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Walczak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594942v1</w:t>
+                <w:t xml:space="preserve">hal-02743552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet DIESEL, diminution de l’énergie en système laitier : état des lieux et voies d’amélioration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OasYs : diversifier les ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">3. Journée Régionale Fourrages. Innovez au pâturage !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NA, France. 28 p., 2016, Innovez au paturage ! 3ème journée régionale fourrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743552v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritive value and degradability of leaves from temperate woody resources for feeding ruminants in summer</w:t>
+                <w:t xml:space="preserve">Choix des espèces et modalités de semis pour récolter en ensilage une association sorgo grain - légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Walczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. CIRAD Editions, 468 p., 2016, Celebrating 20 years of innovations in European Agroforestry</w:t>
+              <w:t xml:space="preserve">Les Journées de l'AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581549v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative forage system to produce bioclimatic milk</w:t>
               </w:r>
@@ -12548,51 +12548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12857,247 +12857,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système fourrager bioclimatique : la démarche initiée à Lusignan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+                <w:t xml:space="preserve">Quelle place pour une association céréale-protéagineux dans un système fourrager ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. 2012, Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t>
+              <w:t xml:space="preserve">Journées Ecophyto DEPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rouillé, France. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210557v1</w:t>
+                <w:t xml:space="preserve">hal-02805409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour une association céréale-protéagineux dans un système fourrager ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Emile</w:t>
+                <w:t xml:space="preserve">Conception d'un système fourrager bioclimatique : la démarche initiée à Lusignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ecophyto DEPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rouillé, France. 1 p., 2013</w:t>
+              <w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. 2012, Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805409v1</w:t>
+                <w:t xml:space="preserve">hal-01210557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'associations céréale-vesce pour leur exploitation au pâturage avant une récolte en grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13256,51 +13256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturer une céréale sans trop pénaliser le rendement grain : effet de la date d’exploitation et de l’espèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13982,51 +13982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14526,103 +14526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARASOL : AGROFORESTERIE EN SYSTÈME D’ÉLEVAGE OVIN - Étude de son potentiel dans le cadre de l'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agroof; Inra; Idele; UniLaSalle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15109,51 +15109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourgoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art02-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01258-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sterling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glinec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:01008250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blanchet&#234;te" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Delacroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2021.103763" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00662-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Harry Bumbieris Junior" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;ves Cabreira Jobim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Marcelo Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Henrique Horst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2019-0124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hannachi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zrtp-av46" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Blanchetete" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Burgess" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcadam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0116-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7358-wd19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2011.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V24GJ51-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Novak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fiorelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kockman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Novak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kockmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Novak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schiavon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grebil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin Ganier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Florentin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maire Portal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Marsault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Curtil Dit Galin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595549v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelhate" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audebert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brintet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Godoc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Duval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796091v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805650v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750321v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Daniel Bola&#241;os Aguilar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748305v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jacobs Dias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Harry Bumbieris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrin-Garnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/recueils-2024-lintegralite-des-textes/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956016v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899355v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jawahir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736812v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Smith" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boki Luske" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736879v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fichet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473694v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790229v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738154v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789644v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737823v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738198v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boutant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608913v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594942v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walczak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581549v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563606v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabio Silvan Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloves Cabreira Jobim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259734v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792942v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259721v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342873.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595130v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3935" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210557v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805409v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trillaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749373v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785301v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210918v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235230v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165748v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747081v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10126" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourgoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art02-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01258-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Madrid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.2.9200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sterling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glinec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blanchet&#234;te" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Delacroix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2021.103763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:01008250" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00662-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Harry Bumbieris Junior" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;ves Cabreira Jobim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Marcelo Rossi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Henrique Horst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2019-0124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hannachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Lavoyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zrtp-av46" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Blanchetete" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Burgess" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcadam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0116-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7358-wd19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2011.07.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V24GJ51-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Novak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fiorelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kockman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Novak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kockmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Novak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schiavon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Portal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grebil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin Ganier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Florentin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maire Portal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Curtil Dit Galin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Marsault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595549v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelhate" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chargel&#232;gue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audebert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935260v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brintet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899364v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Duval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Godoc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liagre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796091v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237182v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801346v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594700v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173294v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805650v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Daniel Bola&#241;os Aguilar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748305v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jacobs Dias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Harry Bumbieris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrin-Garnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956016v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830756v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/recueils-2024-lintegralite-des-textes/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899355v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jawahir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Smith" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boki Luske" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736879v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fichet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790229v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etayo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789644v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737823v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738198v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boutant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743552v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608913v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594942v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walczak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563606v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabio Silvan Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloves Cabreira Jobim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259734v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792942v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259721v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342873.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595130v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3935" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805409v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210557v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trillaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749373v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785301v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210918v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235230v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tedesco" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165748v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747081v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10126" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>