--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1019,295 +1019,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the necrotrophic fungus Alternaria brassisicola to the indolic phytoalexin brassinin</w:t>
+                <w:t xml:space="preserve">Successful intergeneric transfer of a major apple scab resistance gene (Rvi6) from apple to pear and precise comparison of the downstream molecular mechanisms of this resistance in both species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
+                <w:t xml:space="preserve">L. Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Raulo</w:t>
+                <w:t xml:space="preserve">E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Porquier</w:t>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.611643. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.611643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08157-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012225v1</w:t>
+                <w:t xml:space="preserve">hal-03538606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful intergeneric transfer of a major apple scab resistance gene (Rvi6) from apple to pear and precise comparison of the downstream molecular mechanisms of this resistance in both species</w:t>
+                <w:t xml:space="preserve">Responses of the necrotrophic fungus Alternaria brassisicola to the indolic phytoalexin brassinin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perchepied</w:t>
+                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chevreau</w:t>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Antoine Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.843. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.611643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08157-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.611643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538606v1</w:t>
+                <w:t xml:space="preserve">hal-04012225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
               </w:r>
@@ -1957,295 +1957,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
+                <w:t xml:space="preserve">Alexandre Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Agustí-Brisach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
+                <w:t xml:space="preserve">Maria-Cecilia D Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill M Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01969⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/665661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395409v1</w:t>
+                <w:t xml:space="preserve">hal-02624811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jill M Farrant</w:t>
+                <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk Hilhorst</w:t>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Carlos Agustí-Brisach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/665661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624811v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide expression analysis suggests a role for jasmonates in the resistance to blue mold in apple</w:t>
               </w:r>
@@ -2512,51 +2512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,295 +2761,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of Longevity-Related Genes from a Robust Coexpression Network of Seed Maturation Identifies Regulators Linking Seed Storability to Biotic Defense-Related Pathways</w:t>
+                <w:t xml:space="preserve">Identification of a molecular dialogue between developing seeds of Medicago truncatula and seedborne xanthomonads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Enrico Glaab</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.15.00632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392707v1</w:t>
+                <w:t xml:space="preserve">hal-01392700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a molecular dialogue between developing seeds of Medicago truncatula and seedborne xanthomonads.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inference of Longevity-Related Genes from a Robust Coexpression Network of Seed Maturation Identifies Regulators Linking Seed Storability to Biotic Defense-Related Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Enrico Glaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (10), pp.2692-2708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392700v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOLLUM [FeFe]-hydrogenase-like proteins are essential for plant development in normoxic conditions and modulate energy metabolism</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread anti-sense transcription in apple is correlated with siRNA production and indicates a large potential for transcriptional and/or post-transcriptional control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 163 (2), pp.757 - 774. </w:t>
@@ -3571,77 +3571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,404 +3928,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosphingosine-phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
+                <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouziel Benhassaine-Kesri</w:t>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Demandre</w:t>
+                <w:t xml:space="preserve">Nicolas N. Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rézé</w:t>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Launay</w:t>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 194 (1), pp.181 - 191. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.225 - 239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04017.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339366v1</w:t>
+                <w:t xml:space="preserve">hal-01004512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
+                <w:t xml:space="preserve">Phytosphingosine-phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+                <w:t xml:space="preserve">Ghouziel Benhassaine-Kesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Oria</w:t>
+                <w:t xml:space="preserve">Chantal Demandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+                <w:t xml:space="preserve">Nathalie Rézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
+                <w:t xml:space="preserve">Alban Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 73 (2), pp.225 - 239. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (1), pp.181 - 191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004512v1</w:t>
+                <w:t xml:space="preserve">hal-03339366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytosphingosine‐phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouziel Benhassaine-Kesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Demandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (1), pp.181-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958500v1</w:t>
@@ -6014,51 +6014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6264,51 +6264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,286 +6482,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of resistance to blue mould in apple: inoculation-based screening, transcriptomics and biochemistry</w:t>
+                <w:t xml:space="preserve">Intergeneric transfer and functionality of a major apple scab resistance gene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ahmadi-Afzadi</w:t>
+                <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rumpunen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Laure Perchepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Horticultural Congress on Horticulture: Sustaining Lives, Livelihoods and Landscapes (IHC2014)/International Symposium on Plant Breeding in Horticulture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut de Recherche en Horticulture et Semences (1345)., Jun 2016, Angers, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608462v1</w:t>
+                <w:t xml:space="preserve">hal-02800299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergeneric transfer and functionality of a major apple scab resistance gene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetics of resistance to blue mould in apple: inoculation-based screening, transcriptomics and biochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahmadi-Afzadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
+                <w:t xml:space="preserve">K. Rumpunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Orsel Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29. International Horticultural Congress on Horticulture: Sustaining Lives, Livelihoods and Landscapes (IHC2014)/International Symposium on Plant Breeding in Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2014, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1127.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800299v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoskeleton and cell wall changes during the biphasic growth of dark-grown Arabidopsis thaliana Col-0 hypocotyls</w:t>
               </w:r>
@@ -7223,51 +7223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Ouvertes de Biologie, Informatique, Mathématiques, JOBIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier (virtuel), France. </w:t>
@@ -7309,51 +7309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing metadata change in networks and / or clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,51 +7447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7665,307 +7665,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the seed to seedling transmission of Alternaria brassicicola to Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Belmas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Campion</w:t>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666522v1</w:t>
+                <w:t xml:space="preserve">hal-03104271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the seed to seedling transmission of Alternaria brassicicola to Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">11e Colloque National de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104271v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effector under purifying selection in the fungus Venturia inaequalis modulates apple defense gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8059,77 +8059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of MtABI5 in the acquisition of desiccation tolerance in Medicago truncatula seeds and seedlings: characterization of potential new targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8193,51 +8193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to the brassicaceous indolic phytoalexin brassinin in the phytopathogenic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,51 +8488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8677,51 +8677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9981CA68"/>
+    <w:nsid w:val="B1934DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8908,51 +8908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-2939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3852-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Avelange&#8208;macherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ra Ley-Ngardigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes3010003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Proux-W&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-018-0388-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx359" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-016-0476-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouziel Benhassaine-Kesri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Demandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04017.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04920.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Bueso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nilau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.085233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen van Orden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delacourt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03409.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Mainguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03963.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608462v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rumpunen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03205869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Hauguel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01756817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-2939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3852-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Avelange&#8208;macherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ra Ley-Ngardigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes3010003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Proux-W&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-018-0388-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx359" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-016-0476-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouziel Benhassaine-Kesri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Demandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04017.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04920.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Bueso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nilau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.085233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen van Orden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delacourt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03409.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Mainguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03963.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rumpunen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03205869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Hauguel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01756817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>