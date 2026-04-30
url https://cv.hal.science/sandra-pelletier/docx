--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -617,295 +617,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
+                <w:t xml:space="preserve">The Nitrate Transporter MtNPF6.8 Is a Master Sensor of Nitrate Signal in the Primary Root Tip of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+                <w:t xml:space="preserve">Lili Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aligon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.832246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.832246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726020v1</w:t>
+                <w:t xml:space="preserve">hal-03703920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nitrate Transporter MtNPF6.8 Is a Master Sensor of Nitrate Signal in the Primary Root Tip of Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Zang</w:t>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.832246. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jxb/erac240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.832246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703920v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Transmission of Pathogens: Non-Canonical Immune Response in Arabidopsis Germinating Seeds Compared to Early Seedlings against the Necrotrophic Fungus Alternaria brassicicola</w:t>
               </w:r>
@@ -930,51 +930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Lodi de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1287,429 +1287,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
+                <w:t xml:space="preserve">Pre-harvest Climate and Post-Harvest Acclimation to Cold Prevent From Superficial Scald Development in Granny Smith Apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Foucher</w:t>
+                <w:t xml:space="preserve">Mathieu Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ruh</w:t>
+                <w:t xml:space="preserve">Maryline Cournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.566. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63018-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945634v1</w:t>
+                <w:t xml:space="preserve">hal-02797159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-harvest Climate and Post-Harvest Acclimation to Cold Prevent From Superficial Scald Development in Granny Smith Apples</w:t>
+                <w:t xml:space="preserve">Correction to: Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Marc</w:t>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Cournol</w:t>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), 15 p. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63018-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797159v1</w:t>
+                <w:t xml:space="preserve">hal-05151339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Preveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.657. </w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07043-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151339v1</w:t>
+                <w:t xml:space="preserve">hal-02945634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic Stress-Induced Priming and De-Priming of Transcriptional Memory in Arabidopsis and Apple</w:t>
               </w:r>
@@ -1855,77 +1855,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (4), pp.1349-1365. </w:t>
@@ -1957,295 +1957,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marques</w:t>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Cecilia D Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Carlos Agustí-Brisach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/665661⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624811v1</w:t>
+                <w:t xml:space="preserve">hal-02395409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Raulo</w:t>
+                <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia D Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill M Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
+                <w:t xml:space="preserve">Henk Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Agustí-Brisach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1969. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/665661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395409v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide expression analysis suggests a role for jasmonates in the resistance to blue mold in apple</w:t>
               </w:r>
@@ -2270,51 +2270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Cournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Proux-Wéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2359,295 +2359,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haustorium initiation in the obligate parasitic plant Phelipanche ramosa involves a host-exudated cytokinin signal</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Goyet</w:t>
+                <w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Billard</w:t>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Marie Lechat</w:t>
+                <w:t xml:space="preserve">Rubiana Falopa Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx359⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628224v1</w:t>
+                <w:t xml:space="preserve">hal-01563246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haustorium initiation in the obligate parasitic plant Phelipanche ramosa involves a host-exudated cytokinin signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubiana Falopa Rossi</w:t>
+                <w:t xml:space="preserve">Marc-Marie Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180282. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (20), pp.5539-5552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563246v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome dynamics of a susceptible wheat upon Fusarium head blight reveals that molecular responses to Fusarium graminearum infection fit over the grain development processes</w:t>
               </w:r>
@@ -2806,64 +2806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
@@ -3431,901 +3431,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.222380⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209940v1</w:t>
+                <w:t xml:space="preserve">hal-01455970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2), pp.757 - 774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.222380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455970v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SelvarClustMV: Variable selection approach in model-based clustering allowing for missing values</w:t>
+                <w:t xml:space="preserve">Phytosphingosine-phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
+                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+                <w:t xml:space="preserve">Ghouziel Benhassaine-Kesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelletier Sandra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Demandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (1), pp.181 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04017.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972003v1</w:t>
+                <w:t xml:space="preserve">hal-03339366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a NADH-dependent glutamate dehydrogenase mutant of [i]Arabidopsis[/i] demonstrates the key role of this enzyme in root carbon and nitrogen metabolism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.103689⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.225 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019522v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SelvarClustMV: Variable selection approach in model-based clustering allowing for missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+                <w:t xml:space="preserve">Cathy Maugis-Rabusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelletier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.21-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004512v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosphingosine-phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
+                <w:t xml:space="preserve">Characterization of a NADH-dependent glutamate dehydrogenase mutant of [i]Arabidopsis[/i] demonstrates the key role of this enzyme in root carbon and nitrogen metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
+                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouziel Benhassaine-Kesri</w:t>
+                <w:t xml:space="preserve">Therese Tercé-Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Demandre</w:t>
+                <w:t xml:space="preserve">Patrick Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rézé</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Launay</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 194 (1), pp.181 - 191. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (10), pp.4044-4065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04017.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.103689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339366v1</w:t>
+                <w:t xml:space="preserve">hal-01019522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytosphingosine‐phosphate is a signal for AtMPK6 activation and Arabidopsis response to chilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouziel Benhassaine-Kesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Demandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (1), pp.181-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958500v1</w:t>
@@ -4656,51 +4656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (5), pp.1849 - 1860. </w:t>
@@ -5192,51 +5192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (1), pp.6. </w:t>
@@ -6139,64 +6139,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6376,51 +6376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new signal peptide family in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,51 +6639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmadi-Afzadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rumpunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6938,51 +6938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of phytocytokine-encoding genes induced in response to Erwinia amylovora and the chemical elicitor acibenzolar-S-methyl in apple tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7665,277 +7665,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the seed to seedling transmission of Alternaria brassicicola to Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">11e Colloque National de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104271v1</w:t>
+                <w:t xml:space="preserve">hal-01666522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the seed to seedling transmission of Alternaria brassicicola to Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Mallet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Campion</w:t>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666522v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effector under purifying selection in the fungus Venturia inaequalis modulates apple defense gene expression.</w:t>
               </w:r>
@@ -8040,286 +8040,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of MtABI5 in the acquisition of desiccation tolerance in Medicago truncatula seeds and seedlings: characterization of potential new targets</w:t>
+                <w:t xml:space="preserve">Responses to the brassicaceous indolic phytoalexin brassinin in the phytopathogenic fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Porquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Anhidrobiosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Conference on Fungal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Séville, Espagne. 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226311v1</w:t>
+                <w:t xml:space="preserve">hal-03283790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to the brassicaceous indolic phytoalexin brassinin in the phytopathogenic fungus Alternaria brassicicola</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of MtABI5 in the acquisition of desiccation tolerance in Medicago truncatula seeds and seedlings: characterization of potential new targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Calmes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dumur</w:t>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Fungal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Frontiers in Anhidrobiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Pornichet, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14923.92961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283790v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ROAD MOVIE project - Resistance of apple against diseases : mechanisms of virulence and identification of effectors.</w:t>
               </w:r>
@@ -8677,51 +8677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1934DD2"/>
+    <w:nsid w:val="82A275AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8908,51 +8908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-2939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3852-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Avelange&#8208;macherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ra Ley-Ngardigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes3010003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Proux-W&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-018-0388-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx359" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-016-0476-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouziel Benhassaine-Kesri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Demandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04017.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04920.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Bueso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nilau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.085233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen van Orden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delacourt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03409.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Mainguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03963.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rumpunen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03205869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Hauguel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01756817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-2939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3852-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Avelange&#8208;macherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ra Ley-Ngardigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes3010003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Proux-W&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-018-0388-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goyet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-016-0476-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouziel Benhassaine-Kesri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Demandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04017.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04920.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Bueso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nilau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.085233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen van Orden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delacourt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03409.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Mainguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03963.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rumpunen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03205869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Hauguel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01756817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>