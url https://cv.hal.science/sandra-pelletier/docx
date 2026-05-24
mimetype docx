--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -617,429 +617,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nitrate Transporter MtNPF6.8 Is a Master Sensor of Nitrate Signal in the Primary Root Tip of Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Seed Transmission of Pathogens: Non-Canonical Immune Response in Arabidopsis Germinating Seeds Compared to Early Seedlings against the Necrotrophic Fungus Alternaria brassicicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Zang</w:t>
+                <w:t xml:space="preserve">Mailen Ortega-Cuadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+                <w:t xml:space="preserve">Tiago Lodi de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Romain Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.832246⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (13), pp.1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11131708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703920v1</w:t>
+                <w:t xml:space="preserve">hal-03728324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nitrate Transporter MtNPF6.8 Is a Master Sensor of Nitrate Signal in the Primary Root Tip of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+                <w:t xml:space="preserve">Lili Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aligon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.jxb/erac240. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.832246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.832246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726020v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed Transmission of Pathogens: Non-Canonical Immune Response in Arabidopsis Germinating Seeds Compared to Early Seedlings against the Necrotrophic Fungus Alternaria brassicicola</w:t>
+                <w:t xml:space="preserve">SCOOP12 peptide acts on ROS homeostasis to modulate cell division and elongation in Arabidopsis primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailen Ortega-Cuadros</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Lodi de Souza</w:t>
+                <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Berruyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Fabienne Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (13), pp.1708. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jxb/erac240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11131708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728324v1</w:t>
+                <w:t xml:space="preserve">hal-03726020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful intergeneric transfer of a major apple scab resistance gene (Rvi6) from apple to pear and precise comparison of the downstream molecular mechanisms of this resistance in both species</w:t>
               </w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), 15 p. </w:t>
@@ -1855,77 +1855,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (4), pp.1349-1365. </w:t>
@@ -1957,295 +1957,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
+                <w:t xml:space="preserve">Alexandre Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Agustí-Brisach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
+                <w:t xml:space="preserve">Maria-Cecilia D Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill M Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01969⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/665661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395409v1</w:t>
+                <w:t xml:space="preserve">hal-02624811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jill M Farrant</w:t>
+                <w:t xml:space="preserve">Responses to Hydric Stress in the Seed-Borne Necrotrophic Fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quang N’guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk Hilhorst</w:t>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Carlos Agustí-Brisach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Iacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/665661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624811v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide expression analysis suggests a role for jasmonates in the resistance to blue mold in apple</w:t>
               </w:r>
@@ -2378,51 +2378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6139,64 +6139,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6376,51 +6376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new signal peptide family in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Perchepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vergne-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6938,51 +6938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of phytocytokine-encoding genes induced in response to Erwinia amylovora and the chemical elicitor acibenzolar-S-methyl in apple tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7665,277 +7665,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the seed to seedling transmission of Alternaria brassicicola to Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Belmas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Campion</w:t>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666522v1</w:t>
+                <w:t xml:space="preserve">hal-03104271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the seed to seedling transmission of Alternaria brassicicola to Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">11e Colloque National de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104271v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effector under purifying selection in the fungus Venturia inaequalis modulates apple defense gene expression.</w:t>
               </w:r>
@@ -8040,286 +8040,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to the brassicaceous indolic phytoalexin brassinin in the phytopathogenic fungus Alternaria brassicicola</w:t>
+                <w:t xml:space="preserve">Involvement of MtABI5 in the acquisition of desiccation tolerance in Medicago truncatula seeds and seedlings: characterization of potential new targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dumur</w:t>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Fungal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Frontiers in Anhidrobiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Pornichet, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14923.92961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283790v1</w:t>
+                <w:t xml:space="preserve">hal-03226311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of MtABI5 in the acquisition of desiccation tolerance in Medicago truncatula seeds and seedlings: characterization of potential new targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses to the brassicaceous indolic phytoalexin brassinin in the phytopathogenic fungus Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Porquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Anhidrobiosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Conference on Fungal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Séville, Espagne. 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226311v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ROAD MOVIE project - Resistance of apple against diseases : mechanisms of virulence and identification of effectors.</w:t>
               </w:r>
@@ -8677,51 +8677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82A275AA"/>
+    <w:nsid w:val="0D65B5F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8908,51 +8908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-2939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3852-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Avelange&#8208;macherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ra Ley-Ngardigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes3010003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Proux-W&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-018-0388-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goyet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-016-0476-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouziel Benhassaine-Kesri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Demandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04017.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04920.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Bueso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nilau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.085233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen van Orden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delacourt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03409.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Mainguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03963.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rumpunen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03205869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Hauguel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01756817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pelletier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7582-2939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-3852-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Avelange&#8208;macherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ra Ley-Ngardigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huch&#233;-Th&#233;lier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728324v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailen Ortega-Cuadros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Lodi de Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aligon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11131708" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne-Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Simonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac240" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perchepied" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08157-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04012225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quang N&#8217;guyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Raulo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Iacomi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02276518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Gully" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes3010003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02118952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery454" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agust&#237;-Brisach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Proux-W&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10725-018-0388-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goyet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Marie Lechat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre - Zuber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-016-0476-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00482" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bruneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12787" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouziel Benhassaine-Kesri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Demandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie R&#233;z&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04017.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Sandra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Terc&#233;-Laforgue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armengaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103689" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04920.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Bueso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nilau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024112" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wild" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouvier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.085233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597487v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen van Orden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wolf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vissenberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delacourt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03409.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Mainguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaki&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03963.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen van Orden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbelen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.628" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXFL75SQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bichet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kierzkowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Satiat-Jeunema&#238;tre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.036228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800299v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Chevreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perchepied" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi-Afzadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rumpunen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821041v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Montaudon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03205869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Hauguel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lallemand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Eid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01756817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01666522v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283790v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leroy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sanier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>