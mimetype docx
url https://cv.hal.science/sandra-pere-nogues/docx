--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -624,343 +624,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania de Vido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 109, pp.291-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pallas.16996⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 109, pp.131-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.16627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754368v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03754357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Stefania de Vido</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 109, pp.131-132. </w:t>
+              <w:t xml:space="preserve">, 2019, 109, pp.291-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.16627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.16996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754357v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de Philistis, « reine » de Syracuse : quelques réflexions sur la visibilité des femmes dans les sources monétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Archimède n°5. Archéologie et histoire ancienne, 5, pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0005.act.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sicilia de Agatocles a Pirro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desperta Ferro : antigua y medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pirro (II) El ocaso de un aventuro, 51, pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986847v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01826380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des familles au cœur du pouvoir : les dynasties syracusaines entre le Ve et le IIIe siècle avant J.-C.</w:t>
               </w:r>
@@ -3344,199 +3344,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tarpeia ou le goût de l’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.141-146, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'expérience aux Baléares de l'archéologue et photographe Émile Cartailhac. Du voyage à la publication scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Comelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Acolat; Yvan Maligorne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruines méditerranéennes et photographies anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-150, 2023, 978-2-7535-9457-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294069v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04232176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolosa à la fin de l’âge du Fer : une cité cosmopolite ?</w:t>
               </w:r>
@@ -3748,212 +3748,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04013782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La grotte du Mas d’Azil : un objet patrimonial en (re)construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des patrimoines en action : Mise en mémoire des activités scientifiques (1880-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-8107-0669-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser le « monde celtique » au début du XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : l’expérience pragoise de Joseph Déchelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichtl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-65, 2020, Collection AFEAF 2, 978-2-9567407-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03262053v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04621977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « chroniques » dans les revues archéologiques : exploration d’un espace de diffusion des savoirs de 1873 à 1914</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac (1845-1921) et les débuts d’une archéologie institutionnelle en Midi toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4720,186 +4720,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux limites de l’interprétation : mercenariat et mobilité au Second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.429-437, 2013, 978-2-910763-34-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaulois d’hier et d’aujourd’hui au miroir de quelques expositions récentes et des manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la recherche scientifique aux pratiques pédagogiques. L’éducation au patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.207-215, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095806v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03972707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des sociétés savantes et des congrès</w:t>
               </w:r>
@@ -5978,51 +5978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel PCR Emile Cartailhac (1845-1921): jalons d'une carrière au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport de PCR SRA DRAC Midi Pyrénées. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6038,155 +6038,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport annuel PCR Emile Cartailhac (1845-1921): jalons d'une carrière au service de l'archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de PCR SRA DRAC Midi-Pyrénées. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archives et correspondance de Joseph Déchelette (Rapport du PCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Rapport de PCR SRA DRAC Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970602v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01970604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6854,775 +6854,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02190033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grotte d'Aldène ou de la Coquille. Gravure d'un félin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Cesseras, France. 1930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labastide. Tête de lion gravée. Plaque de projection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Labastide, France. 1930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combarelles. Dessins et croquis: &amp;quot;Homme suivant une femme&amp;quot;. Plaque de projection verso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combarelles. Dessins et croquis. Plaque de projection verso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02190035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Grotte d'Aldène ou de la Coquille. Gravure d'un félin.</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukoutien (Zhoudoukian). Eclats de quartz (d'après H. Breuil et W.C. Pei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Cesseras, France. 1930</w:t>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Zhoudoukian, China. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Combarelles. Dessins et croquis: &amp;quot;Homme suivant une femme&amp;quot;. Plaque de projection verso.</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combarelles. Dessins et croquis. Animaux et figures humaines. Plaque de projection verso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Labastide. Tête de lion gravée. Plaque de projection.</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutré. Crâne. Recherche de 1923. Docteur Lucien Mayet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Labastide, France. 1930</w:t>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Solutré-Pouilly, France. 1923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Choukoutien (Zhoudoukian). Eclats de quartz (d'après H. Breuil et W.C. Pei)</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Canine sculptée en forme de tête humaine. Plaque de projection Henri Bégouën. Côté recto.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Zhoudoukian, China. 1930</w:t>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Combarelles. Dessins et croquis. Animaux et figures humaines. Plaque de projection verso.</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02185887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Petite tête de cheval dessinée sur le sol (cliché Mandement). Plaque de projection Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1930</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mandement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Solutré. Crâne. Recherche de 1923. Docteur Lucien Mayet.</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Bison peint (cliché Mandement). Plaque de projection Henri Bégouën.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Solutré-Pouilly, France. 1923</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mandement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bédeilhac. Canine sculptée en forme de tête humaine. Plaque de projection Henri Bégouën. Côté recto.</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Petits modelages en argile (cliché Mandement). Plaque de projection Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mandement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bédeilhac. Petits modelages en argile (cliché Mandement). Plaque de projection Henri Bégouën</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Paillade. Station en plein air. Photographie du site avec deux personnages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Montpellier, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Canine sculptée en forme de tête humaine. Plaque de projection Henri Bégouën. Côté verso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02185886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brassempouy. Sculpture. Plaque de projection Henri Bégouën.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brassempouy, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Peinture sur paroi. Plaque de projection Henri Bégouën.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mandement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bédeilhac. Bison peint (cliché Mandement). Plaque de projection Henri Bégouën.</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Silhouette de bison (cliché Mandement). Plaque de projection Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mandement</w:t>
@@ -7640,1212 +8166,1619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bédeilhac. Petite tête de cheval dessinée sur le sol (cliché Mandement). Plaque de projection Henri Bégouën</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combarelles. Dessins gravés sur paroi. Plaque de projection Henri Bégouën.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, Dordogne, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournal (de Narbonne). Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02275589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Objets en pierre gravés et sculptés. Plaque de projection Henri Bégouën.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02186977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Entrée de la grotte (cliché Mandement). Plaque de projection Henri Bégouën.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mandement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Paillade. Station en plein air. Photographie du site avec deux personnages.</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Bison dessiné sur l'argile. Cliché Mandement. Plaque de projection Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mandement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de Protohistoire. Colliers torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Montpellier, France. 1920</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bédeilhac. Canine sculptée en forme de tête humaine. Plaque de projection Henri Bégouën. Côté verso.</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pasiega. Croquis de chevaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Punto Viesgo, Spain. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelles. Planche de silex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Brassempouy, France. 1920</w:t>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Chelles, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Dessins d'os gravés par Henri Breuil (signature)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis Tête d'homme masqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Planche Os gravés. Marsoulas à droite, Mas d'Azil etc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, Dordogne, France. 1920</w:t>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tournal (de Narbonne). Plaque de projection</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargas dessins digitaux sur paroi. Photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. France. 1920</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aventignan, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02112263v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Photographie des os gravés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis du cheval gravé sur la paroi droite (reproduction d'ouvrage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis de cheval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portel (grotte du Portel en Ariège). Dessin d'un cheval par Joseph Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1910</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Loubens, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hornos de la Pena. Plan de la caverne de Hornos de la Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Aventignan, France. 1910</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, San Felices de Buelna. Tarriba, Spain. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marsoulas. Planche Os gravés. Marsoulas à droite, Mas d'Azil etc.</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis de cheval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
@@ -8863,1106 +9796,2453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marsoulas. Dessins d'os gravés par Henri Breuil (signature)</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis de cheval. EC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Pasiega. Croquis de chevaux.</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cogul. Dessins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Punto Viesgo, Spain. 1910</w:t>
+              <w:t xml:space="preserve">Drawing. La Roca dels Moros, Spain. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grottes de Bétharram. 18- Légende illisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Saint-Pé-de-Bigorre, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Photographie avec sujet indéterminé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Mammouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Chelles, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction du dessin d'un ours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. &amp;quot;Homme chassant le bison. Laugerie basse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de bison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 15 - Mors de chevaux et épée. Premier âge du Fer. Italie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Italy. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 14 - Brassards d'armilles. Sépulture de Chamouilley (Haute Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Chamouilley, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Malafosse (1836-1919). Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Planche d'os gravés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de rhinocéros laineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Vue extérieure du site. &amp;quot;Le chemin dans la falaise. Fond de Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cogul. Dessins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. La Roca dels Moros, Spain. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Vogt. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Omalius d'Halloy. Souvenir du Congrès de Bruxelles 1872, offert à - Président du Congrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Armieux. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Loubens, France. 1910</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Bison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, San Felices de Buelna. Tarriba, Spain. 1910</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 4 - Situle Arnoaldi et autres objets (fibule, etc...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bologne, Italy. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 7 - Têtes coupées d'Entremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Entremont, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combarelles. Gravure pariétale. Plaque de projection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marsoulas. Croquis de cheval.</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 2 - Céramique : Vases à décors zoomorphes, IIe age du fer (Cernay-lès-Reims et Béthény - Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+              <w:t xml:space="preserve">Photography. Cernay-lès-Reims, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte Victor d'Adhémar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de bison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorge d'Enfer. Le poisson de la Gorge d'Enfer. Cl. Peyrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de bison</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction du dessin d'un bison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
@@ -9980,5801 +12260,3521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cogul. Dessins</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. &amp;quot;Plan de la grotte de Font de Gaume relevé par le Dr Capitan. Echelle de 1 mm 1/2 pour 1 mètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Drawing. La Roca dels Moros, Spain. 1900</w:t>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commandant de Roquemaurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ferrassie. Photographie de la fouille avec plusieurs personnages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Savignac-de-Miremont, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Dessin de cerfs. Coll. Vibraye Muséum. Plaque recto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grottes de Bétharram. 15- Le temple des serpents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Saint-Pé-de-Bigorre, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly. Professeur à la faculté des Sciences de Toulouse. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 16 - Situles, céramique et bracelet. Italie. Villanova et Golasecca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Italy. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 3 - Char</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Judenburg, Austria. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffon. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Haute. Photographie du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de cerf et cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Docteur Noulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte de Sambucy Luzençon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Cheval gravé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorge d'Enfer. Les Eyzies. Poisson du plafond. Peyrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Relevé au trait de dessins de bisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 8 - Torques, Dis Pater (oppidum du Châtelet), bracelet et guerrier accroupi (Velaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Velaux, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 1 - Lunules armoricaines décorées (Saint-Potan, Côtes-d'Armor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Saint-Potan, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 11 - Torque et bracelet en or de Lasgraïsses (Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lasgraisses, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 13 - Monnaies gauloises et romaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de Mercati d'après le Tintoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combarelles. Gravure pariétale. Plaque de projection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction du dessin de bisons et mammouths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Vue extérieure du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oiseaux etc d'El Pendo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. Escobedo, Spain. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 10 - Objets divers de Suisse (poignées de faucille, chenets, fusaïoles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Switzerland. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Photographie de l'abri et dessins de l'entrée et d'une sépulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Laugerie Basse. &amp;quot;Homme chassant le bison. Laugerie basse</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ferrassie. Photographie in situ de la stratigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+              <w:t xml:space="preserve">Photography. Savignac-de-Miremont, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grottes de Bétharram. 18- Légende illisible</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marquis de Vibraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Saint-Pé-de-Bigorre, France. 1900</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Font-de-Gaume. Photographie avec sujet indéterminé</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Abri de la Tourasse. Saint-Martory. Planches d'objets en os, bois, etc; silex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, Saint-Martory, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Font-de-Gaume. Mammouth</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duveyrier (1840-1892). Portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protohistoire 15 - Mors de chevaux et épée. Premier âge du Fer. Italie.</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 6 - Sculptures Mercure tricéphale (Reims)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Italy. 1900</w:t>
+              <w:t xml:space="preserve">Photography. Reims, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargas: plans de la grotte (reproduction d'ouvrages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aventignan, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02184278v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roi Albert I protecteur de notre Soc. R. Arch. de Bruxelles. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Photography. Chamouilley, France. 1900</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Gorge d'Enfer. Le poisson de la Gorge d'Enfer. Cl. Peyrony</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Garrigou. Plaque de projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Laugerie Basse. Dessin de cerfs. Coll. Vibraye Muséum. Plaque recto</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessort&amp;quot;. Plaque de projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Font-de-Gaume. Reproduction du dessin d'un bison</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de légende mais Marquis de Cerralbo. Plaque de projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...4099 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397829v1</w:t>
-              </w:r>
-[...638 lines deleted...]
-                <w:t xml:space="preserve">hal-03682780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protohistoire 12 - Série de torques</w:t>
               </w:r>
@@ -17402,51 +17402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F826D529"/>
+    <w:nsid w:val="7114368E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17633,51 +17633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pere-nogues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4776-3705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110962621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/navigation/la-recherche/rhadamante-recherches-en-histoire-et-archeologie-des-ages-des-metaux-et-de-l-antiquite-en-europe/pere-nogues-sandra-49438.kjsp?RH=1538396683320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epmp.huma-num.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurykleia.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.30314" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29977" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03754368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.16996" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03754357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.16627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0005.act.06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02013215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archives-histoire-de-l-archeologie/208-la-construction-dune-archeologie-europeenne-9782355180927.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grosbellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Journaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bonanno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cusumano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04232176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=42&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.8256" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02013222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2016_sup_16_1_4096" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Altit-Morvillez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095806v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02113038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227357v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970602v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01097660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02610602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609820v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190035v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615731v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02185887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mandement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cartailhac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02185886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02186977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02112263v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609795v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Breuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02610584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02534275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609879v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02536056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02536057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190706v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429700v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431204v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430834v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02612011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02612006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431249v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668303v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430899v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429693v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397896v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683109v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682630v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190032v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611994v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190050v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429702v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611964v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02611639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02184278v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02184282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02534270v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683176v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682664v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430890v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397936v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pere-nogues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4776-3705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110962621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/navigation/la-recherche/rhadamante-recherches-en-histoire-et-archeologie-des-ages-des-metaux-et-de-l-antiquite-en-europe/pere-nogues-sandra-49438.kjsp?RH=1538396683320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epmp.huma-num.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurykleia.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.30314" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29977" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03754357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.16627" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03754368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.16996" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0005.act.06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02013215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archives-histoire-de-l-archeologie/208-la-construction-dune-archeologie-europeenne-9782355180927.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grosbellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Journaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bonanno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cusumano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04232176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=42&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.8256" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02013222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2016_sup_16_1_4096" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Altit-Morvillez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02113038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227357v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01097660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02610602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609820v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02185887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mandement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cartailhac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02185886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02186977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02610584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609795v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Breuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02534275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02112263v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609879v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02536056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02536057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190706v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430847v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431150v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430917v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398186v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02612011v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02612006v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611994v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684190v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429676v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02611639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02184278v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397829v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02184282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02534270v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683176v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682664v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430890v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397936v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>