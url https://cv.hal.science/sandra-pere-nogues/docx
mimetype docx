--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -282,568 +282,568 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eurykleia Database</w:t>
+                <w:t xml:space="preserve">Entretien avec Pauline Schmitt Pantel et Stella Georgoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N.S.18, </w:t>
+              <w:t xml:space="preserve">, 2020, N.S.18, pp.137-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.30314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.29977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702116v1</w:t>
+                <w:t xml:space="preserve">hal-03702631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données Eurykleia. Un outil au service d’une histoire mixte de l’Antiquité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Eurykleia Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, N.S.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.30314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104250v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03702116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La base de données Eurykleia. Un outil au service d’une histoire mixte de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N.S.18, pp.137-148. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.29977⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03702631v1</w:t>
+                <w:t xml:space="preserve">hal-03104250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefania de Vido</w:t>
+                <w:t xml:space="preserve">Conclusions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 109, pp.131-132. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 109, pp.291-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.16996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania de Vido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 109, pp.291-296. </w:t>
+              <w:t xml:space="preserve">, 2019, 109, pp.131-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pallas.16996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pallas.16627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754368v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de Philistis, « reine » de Syracuse : quelques réflexions sur la visibilité des femmes dans les sources monétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Archimède n°5. Archéologie et histoire ancienne, 5, pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -877,51 +877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sicilia de Agatocles a Pirro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desperta Ferro : antigua y medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pirro (II) El ocaso de un aventuro, 51, pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -946,51 +946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des familles au cœur du pouvoir : les dynasties syracusaines entre le Ve et le IIIe siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, HS 02, pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1015,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac et la Société des lettres, sciences et arts de l'Aveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études aveyronnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.357-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Roanne à Madrid, une collaboration scientifique et amicale : Joseph Déchelette et le marquis de Cerralbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.120-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1153,90 +1153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celles qui avaient un nom. Eurykléia ou comment rendre les femmes visibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 99, pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1270,51 +1270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de C. Ampolo (a cura di), Sicilia occidentale. Studi, rassegne, ricerche, Edizioni della Normale, Pise, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.214-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre à l’épreuve des sources littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 140, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1412,51 +1412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiomara, Camma et autres princesses ... Une histoire des femmes dans les sociétés &amp;quot;celtiques&amp;quot; est-elle possible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'Antiquité en partage. Itinéraires d'histoire et d'archéologie, 90, pp.159-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1481,51 +1481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR « Archives et correspondance de Joseph Déchelette (bibliothèque du musée de Roanne) : inventaire, base de données et analyse des réseaux de correspondants d’un archéologue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29, pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1550,51 +1550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Déchelette au Congrès de Genève (1912) : réseaux et reconnaissance scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et patrimoine de Roanne et sa région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.73-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1619,51 +1619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire sur les réseaux de correspondants européens de Joseph Déchelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.205-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1688,51 +1688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches autour des &amp;quot; marqueurs funéraires &amp;quot; à travers l'exemple de quelques sépultures féminines de la nécropole du Fusco (Syracuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 76, pp.151-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1770,51 +1770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf sur la guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 67, pp.379-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1839,51 +1839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mercenaires aux origines de &amp;quot;l'insurrection libyque&amp;quot; (241-238): pour une relecture de Polybe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56, pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1908,51 +1908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des legiones Cannenses (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 48, pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1977,51 +1977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les legiones Cannenses: soldats oubliés de la seconde guerre punique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 46, pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2072,264 +2072,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'hospitalité en territoire &amp;quot;barbare&amp;quot;: pistes de réflexion autour d'une pratique celtique peu connue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hospitalité et régulation de l'altérité dans l'Antiquité méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et mercenariat en Sicile du Ve au IIIe siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Söldner und Berufssoldaten in der griechischen Welt. Soziale und politische Gestaltungsräume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Sänger; Sandra Scheuble-Reiter, 2016, Halle (Saale), Allemagne. pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et mercenariat en Sicile du Ve au IIIe siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Söldner und Berufssoldaten in der griechischen Welt. Soziale und politische Gestaltungsraüme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Halle, Allemagne. pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau européen de Joseph Déchelette au cœur d’une archéologie protohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 140ème Congrès du CTHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France. pp.271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2386,90 +2386,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des femmes qui comptent. Genre et participation sociale en Grèce et à Rome, Mètis N.S.18.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2487,51 +2487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'une archéologie européenne (1865-1914). Colloque en hommage à Joseph Déchelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 364 p., 2019, Archives et histoire de l'archéologie, 978-2-35518-092-7</w:t>
             </w:r>
           </w:p>
@@ -2558,51 +2558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Déchelette. Un précurseur de l'archéologie européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud, 2014, 978-2-87772-569-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2620,51 +2620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociabilité savante à l’époque de Joseph Déchelette : structures, usages et pratiques IIIe Journée du PCR « Archives et correspondance de Joseph Déchelette » (Montbrison 4 novembre 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Journaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thoba's éditions, 190 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cusumano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniela Bonanno; Corinne Bonnet; Nicola Cusumano; Sandra Péré-Noguès. Salvatore Sciascia Editore, 232 p., 2010, 978-88-8241-375-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2916,51 +2916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les femmes dans l’archéologie préhistorique et protohistorique en France et à l’étranger, de la Belle Époque à l’entre-deux-guerres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Où sont les femmes ? Archéologie du genre dans la Préhistoire et la Protohistoire : la France à l’écart des gender studies ?, Société préhistorique française, pp.39-46, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2985,51 +2985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux femmes dans la tourmente des guerres civiles (Sicile, IVe siècle av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lalanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des femmes en Europe (des grottes aux Lumières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.449-451, 2024, 978-2-200-63653-1</w:t>
@@ -3058,51 +3058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philistis de Syracuse: une reine sans histoire? (Sicile, IIIe siècle av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lalanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des femmes en Europe (des grottes aux Lumières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.24-26, 2024, 978-2-200-63653-1</w:t>
@@ -3131,51 +3131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations au féminin : d’invisibles voyageuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lalanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des femmes en Europe (des grottes aux Lumières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.87-88, 2024, 978-2-200-63653-1</w:t>
@@ -3204,51 +3204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En bikini sur une plage préhistorique (Europe, Préhistoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lalanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des femmes en Europe (des grottes aux Lumières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.520-522, 2024, 978-2-200-63653-1</w:t>
@@ -3277,51 +3277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme à l'origine de Massalia (France, 600 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lalanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des femmes en Europe (des grottes aux Lumières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.93-95, 2024, 978-2-200-63653-1</w:t>
@@ -3350,51 +3350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarpeia ou le goût de l’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.141-146, 2023</w:t>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Comelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Acolat; Yvan Maligorne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruines méditerranéennes et photographies anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-150, 2023, 978-2-7535-9457-9</w:t>
@@ -3516,315 +3516,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genre et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Chaperon; Adeline Grand-Clément; Sylvie Mouysset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des femmes et du genre. Historiographie, sources et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.141-146, 2022, 978-2-200-63404-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tolosa à la fin de l’âge du Fer : une cité cosmopolite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Astoul; Jean Le Pottier; Jean-Luc Nespoulous; Georges Passerat; Jack Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants et migrations dans le Midi, des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération historique de la région Occitanie, 2022, 9782951482388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03903635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie du genre: histoire antique et médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Chaperon; Adeline Grand-Clément; Sylvie Mouysset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des femmes et du genre. Historiographie, sources et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.15-28, 2022, 978-2-200-63404-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04013752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Mas d’Azil : un objet patrimonial en (re)construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des patrimoines en action : Mise en mémoire des activités scientifiques (1880-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-8107-0669-3</w:t>
@@ -3853,51 +3853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le « monde celtique » au début du XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : l’expérience pragoise de Joseph Déchelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichtl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
@@ -3939,51 +3939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « chroniques » dans les revues archéologiques : exploration d’un espace de diffusion des savoirs de 1873 à 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et transmission des savoirs de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4017,51 +4017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations diplomatiques sous le règne d'Agathocle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Teresa Schettino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra le rive del Mediterraneo: relazioni diplomatiche, propaganda e egemonia politica nella Sicilia antica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4116,51 +4116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac (1845-1921) et les débuts d’une archéologie institutionnelle en Midi toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Courouau Jean-François; Débax Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 ans de recherches méridionales à Toulouse. L’Institut d’Etudes méridionales (1914-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.139-148, 2018</w:t>
@@ -4189,51 +4189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les symmachies en Sicile des expéditions d'Athènes à la stratégie de Timoléon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Christophe Couvenhes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La symmachia comme pratique du droit international dans le monde grec. D'Homère à l'époque hellénistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 16, </w:t>
@@ -4275,51 +4275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « Celtes » au « banquet » : questions autour des traditions littéraires et de leur approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arianna Esposito. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du « banquet ». Modèles de consommation et usages sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, pp.313-323, 2015, 978-2-36441-112-8</w:t>
@@ -4348,51 +4348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des congrès dans la construction de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Lechenault; Camille Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arkeo. Quand l'homme construit son passé Catalogue de l'exposition de Roanne (1 mars-11 novembre 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Déchelette, pp.59-62, 2014</w:t>
@@ -4421,51 +4421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arrivée des Celtes en Italie du Nord à travers les lectures historiographiques grecques et romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Jean-Paul Guillaumet; Marie-Jeanne Roulière-Lambert; Massimo Saracino; Daniele Vitali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Celtes et le nord de l’Italie : premier et second âges du fer. Actes du XXXVIe colloque international de l’Association française pour l’étude de l’âge du Fer (Vérone, 17-20 mai 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique de l’Est (36), Société archéologique de l’Est; AFEAF, pp.145-150, 2014, 978-2-9155442-7-5</w:t>
@@ -4488,521 +4488,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des sociétés savantes et des congrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Péré-Noguès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociabilité savante à l’époque de Joseph Déchelette : structures, usages et pratiques IIIe Journée du PCR « Archives et correspondance de Joseph Déchelette » (Montbrison 4 novembre 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Diana, pp.27-38, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mercenariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Girard Benjamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'épée. Armes et guerriers en pays celte méditerranéen. Catalogue de l'exposition de Nîmes (4 mai-31 décembre 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-206, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristomaché et Arétè, deux femmes dans la tourmente des guerres civiles à Syracuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Sebillotte-Cuchet; Sandra Boehringer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’individu et la fonction, genre et pratiques socio-politiques dans l’Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mètis, pp.117-132, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le long chemin vers l'Institut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Altit-Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Péré-Noguès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociabilité savante à l’époque de Joseph Déchelette : structures, usages et pratiques IIIe Journée du PCR « Archives et correspondance de Joseph Déchelette » (Montbrison 4 novembre 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Diana, pp.39-47, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux limites de l’interprétation : mercenariat et mobilité au Second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.429-437, 2013, 978-2-910763-34-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération Aquitania</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03972707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaulois d’hier et d’aujourd’hui au miroir de quelques expositions récentes et des manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet-Lars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la recherche scientifique aux pratiques pédagogiques. L’éducation au patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.207-215, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trahisons grecques, trahisons &amp;quot;barbares&amp;quot;: pratiques et usages de la trahison en Sicile à l'époque classique et hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Queyrel-Bottineau A.; Couvenhes J.-Ch.; Vigourt A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trahison et traîtres dans l'Antiquité (colloque international INHA 22-23 septembre 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.255-267, 2012</w:t>
@@ -5076,51 +5076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition “Voyage en archives. La “Croisière des Savants” entre archéologie et Jeux olympiques – Grèce, 1896″</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon et ses voyages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5200,51 +5200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage: Francesca Silvestrelli, Jean Pietri, Le duc de Luynes et la découverte de la Grande Grèce. Mémoires et documents sur Rome et l'Italie méridionale. Nouvelle série, 9. Naples: Centre Jean Bérard, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5262,51 +5262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage en Grèce d'Emile Cartailhac (1896). Une exposition virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5337,51 +5337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mercenaire d'origine ibérique à Himère?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, https://chaat.hypotheses.org/600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5399,51 +5399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Philippe Lafargue, La bataille de Pylos, Alma Editeur, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.307-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5455,275 +5455,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La correspondance entre Camille Jullian et Joseph Déchelette (1899-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Roanne à Saint-Germain-en-Laye : la correspondance entre Joseph Déchelette et Salomon Reinach (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance entre Adrien Blanchet et Joseph Déchelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance entre Adrien Blanchet et Joseph Déchelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694545v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00694546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5741,51 +5741,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel PCR Emile Cartailhac (1845-1921): jalons d'une carrière au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Coye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5820,51 +5820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel PCR Emile Cartailhac (1845-1921): jalons d'une carrière au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Coye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5899,51 +5899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel PCR Emile Cartailhac (1845-1921): jalons d'une carrière au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées; DRAC Midi Pyrénées. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5965,51 +5965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel PCR Emile Cartailhac (1845-1921): jalons d'une carrière au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6044,51 +6044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel PCR Emile Cartailhac (1845-1921): jalons d'une carrière au service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport de PCR SRA DRAC Midi-Pyrénées. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6110,51 +6110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives et correspondance de Joseph Déchelette (Rapport du PCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Rapport de PCR SRA DRAC Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6204,51 +6204,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercenaires et mercenariat en Occident de la fin du Ve siècle au IIe siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Toulouse II-Mirail, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6320,51 +6320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lascaux. Photographie d'une tête de cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Montignac, France. 1950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -6399,51 +6399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Germain-La-Rivière. Sépulture. Relevé à l'échelle. Côté verso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Saint-Germain-La-Rivière, France. 1934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -6478,51 +6478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clacton-on-Sea. Planche de nucleus (d'après H. Breuil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Clacton-on-Sea, United Kingdom. 1932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -6557,51 +6557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsoulas. Photographie du chantier de fouilles. Fouilles Russell 1931</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -6636,51 +6636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsoulas. Photographie de coquillages. Fouilles Russell 1931</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -6715,51 +6715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsoulas. Fouilles Russel 1931. Stratigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -6794,51 +6794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combarelles. Dessins et croquis. Plaque de projection recto.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -6873,51 +6873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte d'Aldène ou de la Coquille. Gravure d'un félin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Cesseras, France. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -6952,51 +6952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labastide. Tête de lion gravée. Plaque de projection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Labastide, France. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -7031,51 +7031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combarelles. Dessins et croquis: &amp;quot;Homme suivant une femme&amp;quot;. Plaque de projection verso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -7110,51 +7110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combarelles. Dessins et croquis. Plaque de projection verso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -7189,51 +7189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukoutien (Zhoudoukian). Eclats de quartz (d'après H. Breuil et W.C. Pei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Zhoudoukian, China. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -7268,51 +7268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combarelles. Dessins et croquis. Animaux et figures humaines. Plaque de projection verso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -7347,51 +7347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutré. Crâne. Recherche de 1923. Docteur Lucien Mayet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Solutré-Pouilly, France. 1923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -7407,9926 +7407,9926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tournal (de Narbonne). Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02275589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Bison dessiné sur l'argile. Cliché Mandement. Plaque de projection Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mandement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Objets en pierre gravés et sculptés. Plaque de projection Henri Bégouën.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02186977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Entrée de la grotte (cliché Mandement). Plaque de projection Henri Bégouën.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mandement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Paillade. Station en plein air. Photographie du site avec deux personnages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Montpellier, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bédeilhac. Canine sculptée en forme de tête humaine. Plaque de projection Henri Bégouën. Côté recto.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02185887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bédeilhac. Petite tête de cheval dessinée sur le sol (cliché Mandement). Plaque de projection Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mandement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02187077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bédeilhac. Bison peint (cliché Mandement). Plaque de projection Henri Bégouën.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mandement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02187121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bédeilhac. Petits modelages en argile (cliché Mandement). Plaque de projection Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mandement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02187096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Paillade. Station en plein air. Photographie du site avec deux personnages.</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Canine sculptée en forme de tête humaine. Plaque de projection Henri Bégouën. Côté verso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02185886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brassempouy. Sculpture. Plaque de projection Henri Bégouën.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Brassempouy, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Peinture sur paroi. Plaque de projection Henri Bégouën.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mandement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédeilhac. Silhouette de bison (cliché Mandement). Plaque de projection Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mandement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combarelles. Dessins gravés sur paroi. Plaque de projection Henri Bégouën.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, Dordogne, France. 1920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02187045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis de cheval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Montpellier, France. 1920</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis de cheval. EC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de Protohistoire. Colliers torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Brassempouy, France. 1920</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bédeilhac. Peinture sur paroi. Plaque de projection Henri Bégouën.</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pasiega. Croquis de chevaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Punto Viesgo, Spain. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelles. Planche de silex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Chelles, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Dessins d'os gravés par Henri Breuil (signature)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, Dordogne, France. 1920</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis Tête d'homme masqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. France. 1920</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Planche Os gravés. Marsoulas à droite, Mas d'Azil etc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bédeilhac. Entrée de la grotte (cliché Mandement). Plaque de projection Henri Bégouën.</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargas dessins digitaux sur paroi. Photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aventignan, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02112263v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Photographie des os gravés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Photography. Bédeilhac, France. 1920</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis du cheval gravé sur la paroi droite (reproduction d'ouvrage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1910</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsoulas. Croquis de cheval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portel (grotte du Portel en Ariège). Dessin d'un cheval par Joseph Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Punto Viesgo, Spain. 1910</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Loubens, France. 1910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hornos de la Pena. Plan de la caverne de Hornos de la Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, San Felices de Buelna. Tarriba, Spain. 1910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Relevé au trait de bisons et mammouths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Chelles, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction des dessins de bisons en négatif et positif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Dessin d'os gravés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Ouvarof&amp;quot;. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buffon. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Haute. Photographie du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de cerf et cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gargas dessins digitaux sur paroi. Photographie</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Docteur Noulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Aventignan, France. 1910</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte de Sambucy Luzençon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Cheval gravé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorge d'Enfer. Les Eyzies. Poisson du plafond. Peyrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Relevé au trait de dessins de bisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 8 - Torques, Dis Pater (oppidum du Châtelet), bracelet et guerrier accroupi (Velaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Velaux, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 1 - Lunules armoricaines décorées (Saint-Potan, Côtes-d'Armor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Saint-Potan, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cogul. Dessins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. La Roca dels Moros, Spain. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grottes de Bétharram. 18- Légende illisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Saint-Pé-de-Bigorre, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Photographie avec sujet indéterminé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Mammouth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Loubens, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction du dessin d'un ours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, San Felices de Buelna. Tarriba, Spain. 1910</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. &amp;quot;Homme chassant le bison. Laugerie basse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de bison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 15 - Mors de chevaux et épée. Premier âge du Fer. Italie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Photography. Collection Association Louis Bégouën, Marsoulas, France. 1910</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Italy. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 14 - Brassards d'armilles. Sépulture de Chamouilley (Haute Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Chamouilley, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Malafosse (1836-1919). Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Planche d'os gravés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de rhinocéros laineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Vue extérieure du site. &amp;quot;Le chemin dans la falaise. Fond de Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cogul. Dessins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drawing. La Roca dels Moros, Spain. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grottes de Bétharram. 18- Légende illisible</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Vogt. Plaque de projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. d'Omalius d'Halloy. Souvenir du Congrès de Bruxelles 1872, offert à - Président du Congrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Armieux. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Bison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 4 - Situle Arnoaldi et autres objets (fibule, etc...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Bologne, Italy. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 7 - Têtes coupées d'Entremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Entremont, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combarelles. Gravure pariétale. Plaque de projection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 2 - Céramique : Vases à décors zoomorphes, IIe age du fer (Cernay-lès-Reims et Béthény - Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Cernay-lès-Reims, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte Victor d'Adhémar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de bison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorge d'Enfer. Le poisson de la Gorge d'Enfer. Cl. Peyrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction du dessin d'un bison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. &amp;quot;Plan de la grotte de Font de Gaume relevé par le Dr Capitan. Echelle de 1 mm 1/2 pour 1 mètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commandant de Roquemaurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ferrassie. Photographie de la fouille avec plusieurs personnages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Savignac-de-Miremont, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly. Professeur à la faculté des Sciences de Toulouse. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Dessin de cerfs. Coll. Vibraye Muséum. Plaque recto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grottes de Bétharram. 15- Le temple des serpents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Saint-Pé-de-Bigorre, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 16 - Situles, céramique et bracelet. Italie. Villanova et Golasecca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Italy. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 3 - Char</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Judenburg, Austria. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 11 - Torque et bracelet en or de Lasgraïsses (Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lasgraisses, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 13 - Monnaies gauloises et romaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de Mercati d'après le Tintoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combarelles. Gravure pariétale. Plaque de projection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Les Eyzies de Tayac, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02190050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction du dessin de bisons et mammouths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Font-de-Gaume. Mammouth</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Vue extérieure du site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Font-de-Gaume. Reproduction du dessin d'un ours</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oiseaux etc d'El Pendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. Escobedo, Spain. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 10 - Objets divers de Suisse (poignées de faucille, chenets, fusaïoles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Switzerland. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Photographie de l'abri et dessins de l'entrée et d'une sépulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Laugerie Basse. &amp;quot;Homme chassant le bison. Laugerie basse</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ferrassie. Photographie in situ de la stratigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Savignac-de-Miremont, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marquis de Vibraye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Abri de la Tourasse. Saint-Martory. Planches d'objets en os, bois, etc; silex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, Saint-Martory, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duveyrier (1840-1892). Portrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 6 - Sculptures Mercure tricéphale (Reims)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Reims, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargas: plans de la grotte (reproduction d'ouvrages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aventignan, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02184278v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 12 - Série de torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessort&amp;quot;. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de légende mais Marquis de Cerralbo. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roi Albert I protecteur de notre Soc. R. Arch. de Bruxelles. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr Garrigou. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargas. Photographie d'une paroi de la grotte présentant des gravures et des dessins digitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aventignan, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02184282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grottes de Bétharram. 18- Le bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Saint-Pé-de-Bigorre, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 9 - Sarcophage aux Gaulois vaincus. Musée du Capitole. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Rome, Italy. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protohistoire 5 - Mobiliers du tumulus de la Garenne et du tumulus de la Butte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Sainte-Colombe-sur-Seine, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Princesse Ouvaroff&amp;quot;. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly. Caricature faisant allusion à sa querelle avec Pasteur. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lombard-Dumas. Plaque de projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'Olaus Worm. Frontispice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monument Boucher de Perthes. Abbeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Collection Association Louis Begouën, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laugerie Basse. Planche d'os gravés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de bison</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grottes de Bétharram. La Chaire et le bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bégouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Cartailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Saint-Pé-de-Bigorre, France. 1900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-de-Gaume. Reproduction d'un dessin de deux cerfs affrontés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Cartailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Eyzies-de-Tayac, France. 1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...6191 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430894v1</w:t>
-              </w:r>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">hal-02397936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -17402,51 +17402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7114368E"/>
+    <w:nsid w:val="45D6BF13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17633,51 +17633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pere-nogues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4776-3705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110962621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/navigation/la-recherche/rhadamante-recherches-en-histoire-et-archeologie-des-ages-des-metaux-et-de-l-antiquite-en-europe/pere-nogues-sandra-49438.kjsp?RH=1538396683320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epmp.huma-num.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurykleia.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.30314" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29977" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03754357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.16627" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03754368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.16996" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0005.act.06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02013215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archives-histoire-de-l-archeologie/208-la-construction-dune-archeologie-europeenne-9782355180927.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grosbellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Journaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bonanno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cusumano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04232176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=42&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.8256" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02013222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2016_sup_16_1_4096" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Altit-Morvillez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02113038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227357v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01097660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02610602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609820v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02185887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mandement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cartailhac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02185886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02186977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02610584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609795v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Breuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02534275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02112263v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609879v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02536056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02536057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190706v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430847v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431150v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430917v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398186v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683109v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02612011v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02612006v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431240v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611994v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684190v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429676v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02611639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02184278v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397829v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02184282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02534270v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683176v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682664v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430890v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397936v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-pere-nogues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4776-3705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110962621" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/navigation/la-recherche/rhadamante-recherches-en-histoire-et-archeologie-des-ages-des-metaux-et-de-l-antiquite-en-europe/pere-nogues-sandra-49438.kjsp?RH=1538396683320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epmp.huma-num.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurykleia.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29977" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.30314" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03754368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.16996" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03754357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Vido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.16627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0005.act.06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02013215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archives-histoire-de-l-archeologie/208-la-construction-dune-archeologie-europeenne-9782355180927.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01170727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grosbellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Journaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bonanno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cusumano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04858336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04232176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=42&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.8256" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02013222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dha_2108-1433_2016_sup_16_1_4096" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01969899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Altit-Morvillez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02095806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02113038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03749982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694546v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01970602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01097660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02610602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609820v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mandement" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02186977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Cartailhac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02185887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02185886v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02187045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02536057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02610584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02615802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Breuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02534275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02112263v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02609879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190713v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02536056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610608v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430875v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397936v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430926v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683147v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430847v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02610610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430899v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397896v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682630v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190032v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02612011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02612006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397914v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431204v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688744v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03668303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684163v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684190v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02190050v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430863v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429702v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03688732v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611957v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02611639v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02184278v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03684182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397845v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02184282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02534270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03683176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03682664v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397946v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397921v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02397798v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611974v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02611991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02431220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02429527v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02430894v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>