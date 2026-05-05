--- v0 (2026-03-24)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Poujat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en linguistique et stylistique françaises à Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : MCF en linguistique et stylistique françaises à Sorbonne Université2023 : ATER en langue française à Sorbonne Université2022 : ATER en linguistique française à l'Université Sorbonne nouvelle2020-2023 : Chercheuse associée de la Bibliothèque nationale de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Thèse de doctorat de langue française, Sorbonne Université : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman national de la langue française. Imaginaires linguistiques et stylistiques de la Révolution française à la Troisième République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Agrégation de lettres modernes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constellation des droites : pour une politique du style réactionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2), https://www.fabula.org/acta/document16273.php. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.16273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05547626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme &amp;quot;péché de bouche&amp;quot; : obscénité et morale langagière dans Le Con d'Irène et Les Aventures de Jean-Foutre la Bite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Aragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la disparition de la période à l'avènement de la phrase : lequel, un indicateur du changement linguistique & des imaginaires de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (8), https://www.fabula.org/revue/document13086.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallarmé et la crise de la littérature : le rire, le langage et la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.fabula.org/revue/document10799.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adieux maritimes : la mer comme tombeau et renouveau de la poésie. Résurgences du propemptikon au service d'une poétique du rien chez Mallarmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Stéphane Mallarmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature en procès : un réquisitoire contre les lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://journals.openedition.org/contextes/6357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style, pastiche de la grammaire française ? Écrire contre la langue nationale : Proust, Vallès, Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Politiques du style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Berthelier &amp; Christelle Reggiani, Mar 2023, Sorbonne Université (Paris) &amp; Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et le style de la chaise : parodier l'Histoire, mettre en prose l'Antiquité, écrire le &amp;quot;bon français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy et les Dialogues de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Louis Jeannelle; Alexandre de Vitry, Feb 2023, Sorbonne Université (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03983423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les écrivains du XIXe siècle se font les historiographes du changement stylistique : conception idiosyncrasique du style et imaginaire national de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu, Sophie Prévost, Agnès Steuckardt, Gabriel Bergounioux, Badreddine Hamma, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et modération de la table ronde : « Néologie et lexiques spécialisés : des opérateurs du changement linguistique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chabernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Frighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du GEHLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Groupe d'Étude en Histoire de la Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déchéance de la langue à la déchéance du corps : métaphore, métonymie et syllepse dans l'érotique mallarméenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La partie et le tout : partitions et (re)compositions des corps au XIXe siècle - Journée d'études des Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. en ligne : https://serd.hypotheses.org/7687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la grammaire nationale de Domergue à Damourette et Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe d'études d'histoire de la langue française (GEHLF, Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. en ligne : https://bnf.hypotheses.org/10158 et https://bnf.hypotheses.org/10169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un imaginaire nationaliste de la langue classique : Proust, Maurras et l'Action française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, politique, langage : journée d'études jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ENS Ulm, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétien de Troyes, Rabelais, Deshoulières, Lesage, Duras, Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.190, 2025, Styles, genres, auteurs, 979-10-231-4023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine de Staël : De la littérature considérée dans ses rapports avec les institutions sociales (1800)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérangère Moricheau-Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de lettres 2025. Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782340093874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style républicain de Staël : hériter des imaginaires langagiers de l'Ancien Régime et de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Charles; Florence Leca MErcier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs : Richard de Fournival, Crenne, Corneille, Staël, Vigny, Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-231-0811-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04865464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de la Révolution et les langues anciennes : modèles et contre-modèles pour l'institution d'une langue républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Boidin, Flora Champy, Elise Pavy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des langues, langues imaginées. Imaginaires des langues anciennes et orientales en France au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le génie classique de la langue française. Le cosmopolitisme d'un mythe national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Dirkx. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nationalisme en littérature (III). Écritures "françaises" et nations européennes dans la tourmente (1940-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782875745033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées complémentaires (1944-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Tsiptsios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Roubaud-Quashie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises. 50 ans d'aventures culturelles. Anthologie depuis 1942</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791037001641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Poujat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en linguistique et stylistique françaises à Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 : MCF en linguistique et stylistique françaises à Sorbonne Université2023 : ATER en langue française à Sorbonne Université2022 : ATER en linguistique française à l'Université Sorbonne nouvelle2020-2023 : Chercheuse associée de la Bibliothèque nationale de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 : Thèse de doctorat de langue française, Sorbonne Université : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman national de la langue française. Imaginaires linguistiques et stylistiques de la Révolution française à la Troisième République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 : Agrégation de lettres modernes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire contre la phrase : une éthique du style personnel au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16.2, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15xh8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constellation des droites : pour une politique du style réactionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2), https://www.fabula.org/acta/document16273.php. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.16273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05547626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme &amp;quot;péché de bouche&amp;quot; : obscénité et morale langagière dans Le Con d'Irène et Les Aventures de Jean-Foutre la Bite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Aragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la disparition de la période à l'avènement de la phrase : lequel, un indicateur du changement linguistique & des imaginaires de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (8), https://www.fabula.org/revue/document13086.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallarmé et la crise de la littérature : le rire, le langage et la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.fabula.org/revue/document10799.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adieux maritimes : la mer comme tombeau et renouveau de la poésie. Résurgences du propemptikon au service d'une poétique du rien chez Mallarmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Stéphane Mallarmé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature en procès : un réquisitoire contre les lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://journals.openedition.org/contextes/6357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style, pastiche de la grammaire française ? Écrire contre la langue nationale : Proust, Vallès, Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Politiques du style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Berthelier &amp; Christelle Reggiani, Mar 2023, Sorbonne Université (Paris) &amp; Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péguy et le style de la chaise : parodier l'Histoire, mettre en prose l'Antiquité, écrire le &amp;quot;bon français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péguy et les Dialogues de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Louis Jeannelle; Alexandre de Vitry, Feb 2023, Sorbonne Université (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03983423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les écrivains du XIXe siècle se font les historiographes du changement stylistique : conception idiosyncrasique du style et imaginaire national de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Neveu, Sophie Prévost, Agnès Steuckardt, Gabriel Bergounioux, Badreddine Hamma, Jul 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et modération de la table ronde : « Néologie et lexiques spécialisés : des opérateurs du changement linguistique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chabernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara de Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Frighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du GEHLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Groupe d'Étude en Histoire de la Langue Française, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déchéance de la langue à la déchéance du corps : métaphore, métonymie et syllepse dans l'érotique mallarméenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La partie et le tout : partitions et (re)compositions des corps au XIXe siècle - Journée d'études des Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. en ligne : https://serd.hypotheses.org/7687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la grammaire nationale de Domergue à Damourette et Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe d'études d'histoire de la langue française (GEHLF, Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. en ligne : https://bnf.hypotheses.org/10158 et https://bnf.hypotheses.org/10169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un imaginaire nationaliste de la langue classique : Proust, Maurras et l'Action française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, politique, langage : journée d'études jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ENS Ulm, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétien de Troyes, Rabelais, Deshoulières, Lesage, Duras, Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.190, 2025, Styles, genres, auteurs, 979-10-231-4023-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germaine de Staël : De la littérature considérée dans ses rapports avec les institutions sociales (1800)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérangère Moricheau-Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation de lettres 2025. Grammaire et stylistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782340093874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style républicain de Staël : hériter des imaginaires langagiers de l'Ancien Régime et de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Charles; Florence Leca MErcier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs : Richard de Fournival, Crenne, Corneille, Staël, Vigny, Koltès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-10-231-0811-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04865464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de la Révolution et les langues anciennes : modèles et contre-modèles pour l'institution d'une langue républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Boidin, Flora Champy, Elise Pavy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des langues, langues imaginées. Imaginaires des langues anciennes et orientales en France au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur le génie classique de la langue française. Le cosmopolitisme d'un mythe national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Dirkx. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nationalisme en littérature (III). Écritures "françaises" et nations européennes dans la tourmente (1940-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782875745033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées complémentaires (1944-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Tsiptsios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Roubaud-Quashie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres françaises. 50 ans d'aventures culturelles. Anthologie depuis 1942</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791037001641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poujat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994526v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983423v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chabernaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Frighetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cagnan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/revues/styles-genres-auteurs/styles-genres-auteurs-22" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15399-grammaire-et-stylistique-agregation-de-lettres-2025-9782340093874.html?srsltid=AfmBOooHcKexXyPck8clzt6yUz7TMlPiZ2ss6x0H6iMLx3erVERQ2A1d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/styles-genres-auteurs/styles-genres-auteurs-21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/images-des-langues-langues-imaginees-elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1236731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Tsiptsios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037001641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poujat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xh8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16273" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chabernaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Frighetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cagnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/revues/styles-genres-auteurs/styles-genres-auteurs-22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15399-grammaire-et-stylistique-agregation-de-lettres-2025-9782340093874.html?srsltid=AfmBOooHcKexXyPck8clzt6yUz7TMlPiZ2ss6x0H6iMLx3erVERQ2A1d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/styles-genres-auteurs/styles-genres-auteurs-21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/images-des-langues-langues-imaginees-elise-pavy-guilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1236731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Tsiptsios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037001641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>